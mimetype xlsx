--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -10,235 +10,235 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="645" uniqueCount="645">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="663" uniqueCount="663">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Місто</t>
   </si>
   <si>
     <t>Розташування</t>
   </si>
   <si>
     <t>Сторона</t>
   </si>
   <si>
     <t>Коментар</t>
   </si>
   <si>
     <t>Карта</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
-    <t>Квіт</t>
-[...4 lines deleted...]
-  <si>
     <t>Черв</t>
   </si>
   <si>
     <t>Лип</t>
   </si>
   <si>
+    <t>Серп</t>
+  </si>
+  <si>
+    <t>Верес</t>
+  </si>
+  <si>
     <t>С0</t>
   </si>
   <si>
     <t>Сміла</t>
   </si>
   <si>
-    <t>ТАБЛИЦЯ ОНОВЛЕНА = 28.04.2026</t>
+    <t>ТАБЛИЦЯ ОНОВЛЕНА = 02.06.2026</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна с поклейкой </t>
   </si>
   <si>
     <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/0000.jpg</t>
   </si>
   <si>
     <t>Вільне</t>
   </si>
   <si>
     <t>С28</t>
   </si>
   <si>
     <t>№28 вул. Незалежності ( березка )</t>
   </si>
   <si>
     <t>А</t>
   </si>
   <si>
     <t>4800 грн</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/028.jpg</t>
   </si>
   <si>
+    <t>С29</t>
+  </si>
+  <si>
+    <t>№29 вул. Незалежності ( березка )</t>
+  </si>
+  <si>
+    <t>Б</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/029.jpg</t>
+  </si>
+  <si>
+    <t>С30</t>
+  </si>
+  <si>
+    <t>№30 вул. Шевченко (шиномонтаж)</t>
+  </si>
+  <si>
+    <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/030.jpg</t>
+  </si>
+  <si>
+    <t>С31</t>
+  </si>
+  <si>
+    <t>№31 вул. Шевченко (шиномонтаж)</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/031.jpg</t>
+  </si>
+  <si>
+    <t>С32</t>
+  </si>
+  <si>
+    <t>№32 вул. Мазура ( універсам )</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/032.jpg</t>
+  </si>
+  <si>
+    <t>С33</t>
+  </si>
+  <si>
+    <t>№33 вул. Мазура ( універсам )</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/033.jpg</t>
+  </si>
+  <si>
+    <t>С34</t>
+  </si>
+  <si>
+    <t>№34 Мазура - Кормилюка - Докучаева</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/034.jpg</t>
+  </si>
+  <si>
+    <t>С35</t>
+  </si>
+  <si>
+    <t>№35 Кормилюка - Мазура - Докучаева</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/035.jpg</t>
+  </si>
+  <si>
+    <t>С36</t>
+  </si>
+  <si>
+    <t>№36 Докучаева - Мазура - Кормилюка</t>
+  </si>
+  <si>
+    <t>С</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/036.jpg</t>
+  </si>
+  <si>
+    <t>С37</t>
+  </si>
+  <si>
+    <t>№37 вул. Мазура ( універсам ) біо</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/037.jpg</t>
+  </si>
+  <si>
+    <t>С38</t>
+  </si>
+  <si>
+    <t>№38 вул. Мазура ( універсам ) біо</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/038.jpg</t>
+  </si>
+  <si>
+    <t>С39</t>
+  </si>
+  <si>
+    <t>№39 сельхозтехніка ( стІна ) № 9 біо</t>
+  </si>
+  <si>
+    <t>одн</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/039.jpg</t>
+  </si>
+  <si>
     <t>Заброньоване</t>
   </si>
   <si>
-    <t>С29</t>
-[...109 lines deleted...]
-  <si>
     <t>С100</t>
   </si>
   <si>
     <t>№100 в'їзд в м.Сміла від Київа</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/1002.jpg</t>
   </si>
   <si>
     <t>С101</t>
   </si>
   <si>
     <t>№101 виїзд з Сміли ( Київ , Умань )</t>
   </si>
   <si>
     <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.381369834337136%2C31.481765079722337&amp;z=9</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/1012.jpg</t>
   </si>
   <si>
     <t>С246</t>
   </si>
   <si>
     <t>№246 вул. Незалежності ( бізнес центр )</t>
@@ -1033,50 +1033,104 @@
     <t>С701</t>
   </si>
   <si>
     <t>№701 вул. Шевченко Ж/Д окт</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/470.jpg</t>
   </si>
   <si>
     <t>С702</t>
   </si>
   <si>
     <t>№702 Мазура - Шевченко (сільгосптехніка) окт</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/400.jpg</t>
   </si>
   <si>
     <t>С703</t>
   </si>
   <si>
     <t>№703 Мазура - Шевченко (сільгосптехніка) окт</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/401.jpg</t>
+  </si>
+  <si>
+    <t>С910</t>
+  </si>
+  <si>
+    <t>№910 Незалежності - Федорова (салют)</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/9102.jpg</t>
+  </si>
+  <si>
+    <t>С912</t>
+  </si>
+  <si>
+    <t>№912 Перемоги - Мічуріна (за базаром)</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/403.jpg</t>
+  </si>
+  <si>
+    <t>С916</t>
+  </si>
+  <si>
+    <t>№916 Незалежності - Черновола (від базара)</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/404.jpg</t>
+  </si>
+  <si>
+    <t>С917</t>
+  </si>
+  <si>
+    <t>№917Незалежності - Черновола (кінотеатр)</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/405.jpg</t>
+  </si>
+  <si>
+    <t>С922</t>
+  </si>
+  <si>
+    <t>№922 Трипільська - Уманська</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/406.jpg</t>
+  </si>
+  <si>
+    <t>С923</t>
+  </si>
+  <si>
+    <t>№923 вул. Соборна ( стела )</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/407.jpg</t>
   </si>
   <si>
     <t>Ш1</t>
   </si>
   <si>
     <t>Шпола</t>
   </si>
   <si>
     <t>ш1 вул. Незалежності - Кавказка</t>
   </si>
   <si>
     <t>5500 грн</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/ш_001.jpg</t>
   </si>
   <si>
     <t>Ш2</t>
   </si>
   <si>
     <t>ш2 вул. Незалежності - Кавказка</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/ш_002.jpg</t>
   </si>
@@ -2227,226 +2281,238 @@
 <Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.23220345687047%2C31.8590766193543&amp;z=17" TargetMode="External"/>
 <Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/6571.jpg" TargetMode="External"/>
 <Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.2305570484384%2C31.857306361404472&amp;z=17" TargetMode="External"/>
 <Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/6582.jpg" TargetMode="External"/>
 <Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.2305570484384%2C31.857306361404472&amp;z=17" TargetMode="External"/>
 <Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/6591.jpg" TargetMode="External"/>
 <Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.20128628748593%2C31.892448800273243&amp;z=18" TargetMode="External"/>
 <Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/660_.jpg" TargetMode="External"/>
 <Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.20128628748593%2C31.892448800273243&amp;z=18" TargetMode="External"/>
 <Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/661_.jpg" TargetMode="External"/>
 <Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.209165837291046%2C31.867866349275733&amp;z=18" TargetMode="External"/>
 <Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/6621.jpg" TargetMode="External"/>
 <Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.209302536433505%2C31.867866349275733&amp;z=18" TargetMode="External"/>
 <Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/6631.jpg" TargetMode="External"/>
 <Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.209302536433505%2C31.867866349275733&amp;z=18" TargetMode="External"/>
 <Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/6641.jpg" TargetMode="External"/>
 <Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/398.jpg" TargetMode="External"/>
 <Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/470.jpg" TargetMode="External"/>
 <Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/400.jpg" TargetMode="External"/>
 <Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/401.jpg" TargetMode="External"/>
 <Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_001.jpg" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/9102.jpg" TargetMode="External"/>
 <Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_002.jpg" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/403.jpg" TargetMode="External"/>
 <Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_003.jpg" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/404.jpg" TargetMode="External"/>
 <Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_004.jpg" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/405.jpg" TargetMode="External"/>
 <Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_005.jpg" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/406.jpg" TargetMode="External"/>
 <Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_006.jpg" TargetMode="External"/>
-[...7 lines deleted...]
-<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_0010_&#1057;&#1086;&#1073;&#1086;&#1088;&#1085;&#1072;_&#1057;&#1091;&#1076;.jpg" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/407.jpg" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_001.jpg" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_002.jpg" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_003.jpg" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_004.jpg" TargetMode="External"/>
 <Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/414.jpg" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_005.jpg" TargetMode="External"/>
 <Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_260.jpg" TargetMode="External"/>
-[...7 lines deleted...]
-<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/419.jpg" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_006.jpg" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_007_&#1096;&#1082;_&#1085;&#1072;&#1090;&#1072;&#1088;&#1110;&#1091;&#1089;_.jpg" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_008_&#1057;&#1086;&#1073;&#1086;&#1088;&#1085;&#1072;_&#1040;.jpg" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_009_&#1057;&#1086;&#1073;&#1086;&#1088;&#1085;&#1072;_&#1041;.jpg" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_0010_&#1057;&#1086;&#1073;&#1086;&#1088;&#1085;&#1072;_&#1057;&#1091;&#1076;.jpg" TargetMode="External"/>
 <Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/420.jpg" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/414.jpg" TargetMode="External"/>
 <Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/421.jpg" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_260.jpg" TargetMode="External"/>
 <Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/422.jpg" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/416.jpg" TargetMode="External"/>
 <Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/423.jpg" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/417.jpg" TargetMode="External"/>
 <Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/424.jpg" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/418.jpg" TargetMode="External"/>
 <Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/425.jpg" TargetMode="External"/>
-[...25 lines deleted...]
-<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/5528.png" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/419.jpg" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/420.jpg" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/421.jpg" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/422.jpg" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/423.jpg" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/424.jpg" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/425.jpg" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.345237735133324%2C31.922536276570323&amp;z=14" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1077;&#1084;&#1087;&#1110;&#1085;&#1075;.png" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.303553595546695%2C31.90491037391179&amp;z=14" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/110.png" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.303553595546695%2C31.90491037391179&amp;z=14" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/111.png" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.30416922710897%2C31.90491037391179&amp;z=14" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/112.png" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.304840830623384%2C31.90491037391179&amp;z=14" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/113.png" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.71788322937623%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/428.jpg" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.718438147915705%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/429.jpg" TargetMode="External"/>
 <Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/435.jpg" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/484.jpg" TargetMode="External"/>
 <Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/436.jpg" TargetMode="External"/>
-[...37 lines deleted...]
-<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/492.jpg" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/431.jpg" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/432.jpg" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/433.jpg" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/434.png" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/5528.png" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/435.jpg" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/436.jpg" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63301913575112%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/437.jpg" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63201854994219%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/438.jpg" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.62147236111703%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/439.jpg" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.62138202753647%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/440.jpg" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.619957247375936%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/441.jpg" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61986691377189%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/442.jpg" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61622876129667%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/443.jpg" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61622876129667%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/444.jpg" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/445.jpg" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/446.jpg" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.19886139334646%2C31.942246333349985&amp;z=14" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/MT34_(1).png" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/471.jpg" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/472.jpg" TargetMode="External"/>
 <Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1086;&#1088;_326_&#1089;&#1090;_&#1057;1.jpg" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/493.jpg" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/447.jpg" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/455.jpg" TargetMode="External"/>
 <Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/453.jpg" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/460.jpg" TargetMode="External"/>
 <Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/454.jpg" TargetMode="External"/>
-[...27 lines deleted...]
-<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/499.jpg" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/461.jpg" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/489.jpg" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.41180789372112%2C31.255340946046754&amp;z=17" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/492.jpg" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1086;&#1088;_326_&#1089;&#1090;_&#1057;1.jpg" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.431955631302586%2C31.289525071419888&amp;z=15" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/493.jpg" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/453.jpg" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/454.jpg" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.407326671103874%2C31.25948227676575&amp;z=15" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/487.jpg" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.407326671103874%2C31.25948227676575&amp;z=15" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/488.jpg" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.41152119732903%2C31.255383861390992&amp;z=17" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/490.jpg" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.41152119732903%2C31.255383861390992&amp;z=17" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/491.jpg" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.428341287417055%2C31.24558700440174&amp;z=15" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1086;&#1088;5537.png" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.428341287417055%2C31.24558700440174&amp;z=15" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1086;&#1088;5538.png" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1075;&#1086;&#1088;2346_(1).jpg" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/456.jpg" TargetMode="External"/>
 <Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/481.jpg" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/457.jpg" TargetMode="External"/>
 <Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/483.jpg" TargetMode="External"/>
-[...19 lines deleted...]
-<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/065.jpg" TargetMode="External"/></Relationships>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/459.jpg" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.291589222777766%2C31.426952468710624&amp;z=17" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/494.jpg" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.291589222777766%2C31.426952468710624&amp;z=17" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/495.jpg" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.291589222777766%2C31.426952468710624&amp;z=17" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/496.jpg" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.07984614485999%2C30.902011778132234&amp;z=16" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/499.jpg" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/481.jpg" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/483.jpg" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.020711857375474%2C31.054503934129187&amp;z=16" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1074;&#1072;&#1090;_23381.jpg" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.02000389194715%2C31.054079535131084&amp;z=14" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1074;&#1072;&#1090;_30161.jpg" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1074;&#1072;&#1090;_540.jpg" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1074;&#1072;&#1090;_541.jpg" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.945339000000985%2C32.110538564386815&amp;z=13" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/486.jpg" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.48871818746555%2C31.300764781855342&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/485.jpg" TargetMode="External"/>
+<Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.88883341046093%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1072;&#1085;&#1110;&#1074;_2023.jpg" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.888999276781774%2C31.470778751597337&amp;z=9" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1072;&#1085;&#1110;&#1074;_2024.jpg" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.8414599906975%2C31.7598565103864&amp;z=13" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/064&#1089;&#1086;&#1092;&#1110;&#1080;&#774;&#1074;&#1082;&#1072;_&#1040;.jpg" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.8414599906975%2C31.7598565103864&amp;z=13" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/065.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K188"/>
+  <dimension ref="A1:K194"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="56" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="60" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2507,2922 +2573,2922 @@
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s" s="2">
         <v>15</v>
       </c>
       <c r="G3" t="s" s="2">
         <v>22</v>
       </c>
-      <c r="H3" t="s" s="4">
-        <v>23</v>
+      <c r="H3" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I3" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J3" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K3" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s" s="2">
         <v>15</v>
       </c>
       <c r="G4" t="s" s="2">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I4" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J4" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K4" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s" s="2">
         <v>30</v>
       </c>
-      <c r="G5" t="s" s="2">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="H5" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J5" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K5" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I6" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J6" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K6" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G7" t="s" s="2">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>36</v>
+      </c>
+      <c r="H7" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I7" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J7" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K7" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G8" t="s" s="2">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>39</v>
+      </c>
+      <c r="H8" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I8" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J8" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K8" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G9" t="s" s="2">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>42</v>
+      </c>
+      <c r="H9" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I9" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J9" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K9" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G10" t="s" s="2">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>45</v>
+      </c>
+      <c r="H10" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I10" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J10" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K10" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G11" t="s" s="2">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>49</v>
+      </c>
+      <c r="H11" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I11" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J11" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K11" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G12" t="s" s="2">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K12" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" t="s">
         <v>54</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G13" t="s" s="2">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H13" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I13" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J13" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K13" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G14" t="s" s="2">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H14" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I14" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J14" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="K14" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>12</v>
       </c>
       <c r="C15" t="s">
         <v>62</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G15" t="s" s="2">
         <v>63</v>
       </c>
       <c r="H15" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I15" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J15" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K15" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>12</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s" s="2">
         <v>66</v>
       </c>
       <c r="G16" t="s" s="2">
         <v>67</v>
       </c>
       <c r="H16" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I16" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J16" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K16" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" t="s">
         <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G17" t="s" s="2">
         <v>70</v>
       </c>
-      <c r="H17" t="s" s="4">
-        <v>23</v>
+      <c r="H17" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I17" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J17" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K17" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>71</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G18" t="s" s="2">
         <v>73</v>
       </c>
       <c r="H18" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I18" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J18" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K18" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s">
         <v>75</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G19" t="s" s="2">
         <v>76</v>
       </c>
-      <c r="H19" t="s" s="4">
-        <v>23</v>
+      <c r="H19" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I19" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J19" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K19" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>12</v>
       </c>
       <c r="C20" t="s">
         <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G20" t="s" s="2">
         <v>79</v>
       </c>
-      <c r="H20" t="s" s="4">
-        <v>23</v>
+      <c r="H20" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I20" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J20" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K20" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>12</v>
       </c>
       <c r="C21" t="s">
         <v>81</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G21" t="s" s="2">
         <v>82</v>
       </c>
       <c r="H21" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I21" t="s" s="4">
-        <v>23</v>
+      <c r="I21" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J21" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K21" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>83</v>
       </c>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" t="s">
         <v>84</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G22" t="s" s="2">
         <v>85</v>
       </c>
-      <c r="H22" t="s" s="4">
-        <v>23</v>
+      <c r="H22" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I22" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J22" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K22" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>86</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E23" t="s">
         <v>88</v>
       </c>
       <c r="F23" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G23" t="s" s="2">
         <v>89</v>
       </c>
       <c r="H23" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I23" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J23" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K23" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>90</v>
       </c>
       <c r="B24" t="s">
         <v>12</v>
       </c>
       <c r="C24" t="s">
         <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E24" t="s">
         <v>88</v>
       </c>
       <c r="F24" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G24" t="s" s="2">
         <v>92</v>
       </c>
       <c r="H24" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I24" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J24" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K24" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>93</v>
       </c>
       <c r="B25" t="s">
         <v>12</v>
       </c>
       <c r="C25" t="s">
         <v>94</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G25" t="s" s="2">
         <v>95</v>
       </c>
-      <c r="H25" t="s" s="4">
-        <v>23</v>
+      <c r="H25" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I25" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J25" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K25" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>96</v>
       </c>
       <c r="B26" t="s">
         <v>12</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G26" t="s" s="2">
         <v>98</v>
       </c>
       <c r="H26" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I26" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J26" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K26" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>99</v>
       </c>
       <c r="B27" t="s">
         <v>12</v>
       </c>
       <c r="C27" t="s">
         <v>100</v>
       </c>
       <c r="D27" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G27" t="s" s="2">
         <v>101</v>
       </c>
       <c r="H27" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I27" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J27" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K27" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>102</v>
       </c>
       <c r="B28" t="s">
         <v>12</v>
       </c>
       <c r="C28" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G28" t="s" s="2">
         <v>104</v>
       </c>
       <c r="H28" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I28" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J28" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K28" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29" t="s">
         <v>12</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s" s="2">
         <v>107</v>
       </c>
       <c r="G29" t="s" s="2">
         <v>108</v>
       </c>
       <c r="H29" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I29" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J29" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K29" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>109</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s" s="2">
         <v>110</v>
       </c>
       <c r="G30" t="s" s="2">
         <v>111</v>
       </c>
       <c r="H30" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I30" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J30" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K30" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>112</v>
       </c>
       <c r="B31" t="s">
         <v>12</v>
       </c>
       <c r="C31" t="s">
         <v>113</v>
       </c>
       <c r="D31" t="s">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G31" t="s" s="2">
         <v>114</v>
       </c>
-      <c r="H31" t="s" s="4">
-        <v>23</v>
+      <c r="H31" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I31" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J31" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K31" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>115</v>
       </c>
       <c r="B32" t="s">
         <v>12</v>
       </c>
       <c r="C32" t="s">
         <v>116</v>
       </c>
       <c r="D32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G32" t="s" s="2">
         <v>117</v>
       </c>
-      <c r="H32" t="s" s="4">
-        <v>23</v>
+      <c r="H32" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I32" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J32" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K32" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>118</v>
       </c>
       <c r="B33" t="s">
         <v>12</v>
       </c>
       <c r="C33" t="s">
         <v>119</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G33" t="s" s="2">
         <v>120</v>
       </c>
       <c r="H33" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I33" t="s" s="4">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="J33" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K33" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>121</v>
       </c>
       <c r="B34" t="s">
         <v>12</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G34" t="s" s="2">
         <v>123</v>
       </c>
       <c r="H34" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I34" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J34" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K34" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>124</v>
       </c>
       <c r="B35" t="s">
         <v>12</v>
       </c>
       <c r="C35" t="s">
         <v>125</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G35" t="s" s="2">
         <v>126</v>
       </c>
       <c r="H35" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I35" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J35" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K35" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>127</v>
       </c>
       <c r="B36" t="s">
         <v>12</v>
       </c>
       <c r="C36" t="s">
         <v>128</v>
       </c>
       <c r="D36" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G36" t="s" s="2">
         <v>129</v>
       </c>
       <c r="H36" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I36" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J36" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K36" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>130</v>
       </c>
       <c r="B37" t="s">
         <v>12</v>
       </c>
       <c r="C37" t="s">
         <v>131</v>
       </c>
       <c r="D37" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G37" t="s" s="2">
         <v>132</v>
       </c>
       <c r="H37" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I37" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J37" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K37" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>133</v>
       </c>
       <c r="B38" t="s">
         <v>12</v>
       </c>
       <c r="C38" t="s">
         <v>134</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G38" t="s" s="2">
         <v>135</v>
       </c>
       <c r="H38" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I38" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J38" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K38" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>136</v>
       </c>
       <c r="B39" t="s">
         <v>12</v>
       </c>
       <c r="C39" t="s">
         <v>137</v>
       </c>
       <c r="D39" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G39" t="s" s="2">
         <v>138</v>
       </c>
       <c r="H39" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I39" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J39" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K39" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>139</v>
       </c>
       <c r="B40" t="s">
         <v>12</v>
       </c>
       <c r="C40" t="s">
         <v>140</v>
       </c>
       <c r="D40" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E40" t="s">
         <v>88</v>
       </c>
       <c r="F40" t="s" s="2">
         <v>141</v>
       </c>
       <c r="G40" t="s" s="2">
         <v>142</v>
       </c>
-      <c r="H40" t="s" s="3">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="H40" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I40" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J40" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K40" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>143</v>
       </c>
       <c r="B41" t="s">
         <v>12</v>
       </c>
       <c r="C41" t="s">
         <v>144</v>
       </c>
       <c r="D41" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E41" t="s">
         <v>88</v>
       </c>
       <c r="F41" t="s" s="2">
         <v>145</v>
       </c>
       <c r="G41" t="s" s="2">
         <v>146</v>
       </c>
-      <c r="H41" t="s" s="3">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="H41" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I41" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J41" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K41" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
         <v>148</v>
       </c>
       <c r="D42" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E42" t="s">
         <v>88</v>
       </c>
       <c r="F42" t="s" s="2">
         <v>149</v>
       </c>
       <c r="G42" t="s" s="2">
         <v>150</v>
       </c>
-      <c r="H42" t="s" s="3">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="H42" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I42" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J42" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K42" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>151</v>
       </c>
       <c r="B43" t="s">
         <v>12</v>
       </c>
       <c r="C43" t="s">
         <v>152</v>
       </c>
       <c r="D43" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E43" t="s">
         <v>88</v>
       </c>
       <c r="F43" t="s" s="2">
         <v>145</v>
       </c>
       <c r="G43" t="s" s="2">
         <v>153</v>
       </c>
-      <c r="H43" t="s" s="3">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="H43" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I43" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J43" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K43" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>154</v>
       </c>
       <c r="B44" t="s">
         <v>12</v>
       </c>
       <c r="C44" t="s">
         <v>155</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>156</v>
       </c>
       <c r="F44" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G44" t="s" s="2">
         <v>157</v>
       </c>
       <c r="H44" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I44" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J44" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K44" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>158</v>
       </c>
       <c r="B45" t="s">
         <v>12</v>
       </c>
       <c r="C45" t="s">
         <v>159</v>
       </c>
       <c r="D45" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>156</v>
       </c>
       <c r="F45" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G45" t="s" s="2">
         <v>160</v>
       </c>
       <c r="H45" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I45" t="s" s="4">
-        <v>23</v>
+      <c r="I45" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J45" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K45" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>161</v>
       </c>
       <c r="B46" t="s">
         <v>12</v>
       </c>
       <c r="C46" t="s">
         <v>162</v>
       </c>
       <c r="D46" t="s">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G46" t="s" s="2">
         <v>163</v>
       </c>
       <c r="H46" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I46" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J46" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K46" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>164</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
         <v>165</v>
       </c>
       <c r="D47" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G47" t="s" s="2">
         <v>166</v>
       </c>
       <c r="H47" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I47" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J47" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K47" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>167</v>
       </c>
       <c r="B48" t="s">
         <v>12</v>
       </c>
       <c r="C48" t="s">
         <v>168</v>
       </c>
       <c r="D48" t="s">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G48" t="s" s="2">
         <v>169</v>
       </c>
       <c r="H48" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I48" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J48" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K48" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>170</v>
       </c>
       <c r="B49" t="s">
         <v>12</v>
       </c>
       <c r="C49" t="s">
         <v>171</v>
       </c>
       <c r="D49" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G49" t="s" s="2">
         <v>172</v>
       </c>
       <c r="H49" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I49" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J49" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K49" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>173</v>
       </c>
       <c r="B50" t="s">
         <v>12</v>
       </c>
       <c r="C50" t="s">
         <v>174</v>
       </c>
       <c r="D50" t="s">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G50" t="s" s="2">
         <v>175</v>
       </c>
       <c r="H50" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I50" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J50" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K50" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>176</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51" t="s">
         <v>177</v>
       </c>
       <c r="D51" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G51" t="s" s="2">
         <v>178</v>
       </c>
       <c r="H51" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I51" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J51" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K51" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>179</v>
       </c>
       <c r="B52" t="s">
         <v>12</v>
       </c>
       <c r="C52" t="s">
         <v>180</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G52" t="s" s="2">
         <v>181</v>
       </c>
       <c r="H52" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I52" t="s" s="4">
-        <v>23</v>
+      <c r="I52" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J52" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K52" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>182</v>
       </c>
       <c r="B53" t="s">
         <v>12</v>
       </c>
       <c r="C53" t="s">
         <v>183</v>
       </c>
       <c r="D53" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G53" t="s" s="2">
         <v>184</v>
       </c>
       <c r="H53" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I53" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J53" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K53" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>185</v>
       </c>
       <c r="B54" t="s">
         <v>12</v>
       </c>
       <c r="C54" t="s">
         <v>186</v>
       </c>
       <c r="D54" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G54" t="s" s="2">
         <v>187</v>
       </c>
-      <c r="H54" t="s" s="4">
-        <v>23</v>
+      <c r="H54" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I54" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J54" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K54" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>188</v>
       </c>
       <c r="B55" t="s">
         <v>12</v>
       </c>
       <c r="C55" t="s">
         <v>189</v>
       </c>
       <c r="D55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G55" t="s" s="2">
         <v>190</v>
       </c>
       <c r="H55" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I55" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J55" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K55" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>191</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
         <v>192</v>
       </c>
       <c r="D56" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G56" t="s" s="2">
         <v>193</v>
       </c>
       <c r="H56" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I56" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J56" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K56" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>194</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" t="s">
         <v>195</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>21</v>
       </c>
       <c r="F57" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G57" t="s" s="2">
         <v>196</v>
       </c>
       <c r="H57" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I57" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J57" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K57" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>197</v>
       </c>
       <c r="B58" t="s">
         <v>12</v>
       </c>
       <c r="C58" t="s">
         <v>198</v>
       </c>
       <c r="D58" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G58" t="s" s="2">
         <v>199</v>
       </c>
-      <c r="H58" t="s" s="3">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="H58" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I58" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J58" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K58" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>200</v>
       </c>
       <c r="B59" t="s">
         <v>12</v>
       </c>
       <c r="C59" t="s">
         <v>201</v>
       </c>
       <c r="D59" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E59" t="s">
         <v>21</v>
       </c>
       <c r="F59" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G59" t="s" s="2">
         <v>202</v>
       </c>
       <c r="H59" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I59" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J59" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K59" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>203</v>
       </c>
       <c r="B60" t="s">
         <v>12</v>
       </c>
       <c r="C60" t="s">
         <v>204</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G60" t="s" s="2">
         <v>205</v>
       </c>
       <c r="H60" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I60" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J60" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K60" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>206</v>
       </c>
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
         <v>207</v>
       </c>
       <c r="D61" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G61" t="s" s="2">
         <v>208</v>
       </c>
       <c r="H61" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I61" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J61" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K61" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>209</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
         <v>210</v>
       </c>
       <c r="D62" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E62" t="s">
         <v>21</v>
       </c>
       <c r="F62" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G62" t="s" s="2">
         <v>211</v>
       </c>
       <c r="H62" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I62" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J62" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K62" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>212</v>
       </c>
       <c r="B63" t="s">
         <v>12</v>
       </c>
       <c r="C63" t="s">
         <v>213</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
       <c r="F63" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G63" t="s" s="2">
         <v>214</v>
       </c>
       <c r="H63" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I63" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J63" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K63" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>215</v>
       </c>
       <c r="B64" t="s">
         <v>12</v>
       </c>
       <c r="C64" t="s">
         <v>216</v>
       </c>
       <c r="D64" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>21</v>
       </c>
       <c r="F64" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G64" t="s" s="2">
         <v>217</v>
       </c>
       <c r="H64" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I64" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J64" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K64" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>218</v>
       </c>
       <c r="B65" t="s">
         <v>12</v>
       </c>
       <c r="C65" t="s">
         <v>219</v>
       </c>
       <c r="D65" t="s">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>21</v>
       </c>
       <c r="F65" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G65" t="s" s="2">
         <v>220</v>
       </c>
-      <c r="H65" t="s" s="3">
-        <v>17</v>
+      <c r="H65" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I65" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J65" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K65" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>221</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
         <v>222</v>
       </c>
       <c r="D66" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G66" t="s" s="2">
         <v>223</v>
       </c>
       <c r="H66" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I66" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J66" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K66" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>224</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
         <v>225</v>
       </c>
       <c r="D67" t="s">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
       <c r="F67" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G67" t="s" s="2">
         <v>226</v>
       </c>
       <c r="H67" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I67" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J67" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K67" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>227</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
         <v>228</v>
       </c>
       <c r="D68" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G68" t="s" s="2">
         <v>229</v>
       </c>
       <c r="H68" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I68" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J68" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K68" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>230</v>
       </c>
       <c r="B69" t="s">
         <v>12</v>
       </c>
       <c r="C69" t="s">
         <v>231</v>
       </c>
       <c r="D69" t="s">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G69" t="s" s="2">
         <v>232</v>
       </c>
       <c r="H69" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I69" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J69" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K69" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>233</v>
       </c>
       <c r="B70" t="s">
         <v>12</v>
       </c>
       <c r="C70" t="s">
         <v>234</v>
       </c>
       <c r="D70" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G70" t="s" s="2">
         <v>235</v>
       </c>
       <c r="H70" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I70" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J70" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K70" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>236</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
         <v>237</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>21</v>
       </c>
       <c r="F71" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G71" t="s" s="2">
         <v>238</v>
       </c>
       <c r="H71" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I71" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J71" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K71" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>239</v>
       </c>
       <c r="B72" t="s">
         <v>12</v>
       </c>
       <c r="C72" t="s">
         <v>240</v>
       </c>
       <c r="D72" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>21</v>
       </c>
       <c r="F72" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G72" t="s" s="2">
         <v>241</v>
       </c>
       <c r="H72" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I72" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J72" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K72" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>242</v>
       </c>
       <c r="B73" t="s">
         <v>12</v>
       </c>
       <c r="C73" t="s">
         <v>243</v>
       </c>
       <c r="D73" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G73" t="s" s="2">
         <v>244</v>
       </c>
       <c r="H73" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I73" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J73" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K73" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>245</v>
       </c>
       <c r="B74" t="s">
         <v>12</v>
       </c>
       <c r="C74" t="s">
         <v>246</v>
       </c>
       <c r="D74" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G74" t="s" s="2">
         <v>247</v>
       </c>
-      <c r="H74" t="s" s="3">
-        <v>17</v>
+      <c r="H74" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I74" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J74" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K74" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>248</v>
       </c>
       <c r="B75" t="s">
         <v>12</v>
       </c>
       <c r="C75" t="s">
         <v>249</v>
       </c>
       <c r="D75" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G75" t="s" s="2">
         <v>250</v>
       </c>
       <c r="H75" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I75" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J75" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K75" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>251</v>
       </c>
       <c r="B76" t="s">
         <v>12</v>
       </c>
       <c r="C76" t="s">
         <v>252</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G76" t="s" s="2">
         <v>253</v>
       </c>
       <c r="H76" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I76" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J76" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K76" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>254</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
         <v>255</v>
       </c>
       <c r="D77" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G77" t="s" s="2">
         <v>256</v>
       </c>
-      <c r="H77" t="s" s="3">
-        <v>17</v>
+      <c r="H77" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I77" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J77" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K77" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>257</v>
       </c>
       <c r="B78" t="s">
         <v>12</v>
       </c>
       <c r="C78" t="s">
         <v>258</v>
       </c>
       <c r="D78" t="s">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G78" t="s" s="2">
         <v>259</v>
       </c>
-      <c r="H78" t="s" s="3">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="H78" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I78" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J78" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K78" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>260</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" t="s">
         <v>261</v>
       </c>
       <c r="D79" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G79" t="s" s="2">
         <v>262</v>
       </c>
       <c r="H79" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I79" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J79" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K79" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>263</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
         <v>264</v>
       </c>
       <c r="D80" t="s">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
       <c r="F80" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G80" t="s" s="2">
         <v>265</v>
       </c>
       <c r="H80" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I80" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J80" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K80" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>266</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
         <v>267</v>
       </c>
       <c r="D81" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>21</v>
       </c>
       <c r="F81" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G81" t="s" s="2">
         <v>268</v>
       </c>
       <c r="H81" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I81" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J81" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K81" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>269</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
         <v>270</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>21</v>
       </c>
       <c r="F82" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G82" t="s" s="2">
         <v>271</v>
       </c>
       <c r="H82" t="s" s="4">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="I82" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J82" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K82" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>272</v>
       </c>
       <c r="B83" t="s">
         <v>12</v>
       </c>
       <c r="C83" t="s">
         <v>273</v>
       </c>
       <c r="D83" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>21</v>
       </c>
       <c r="F83" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G83" t="s" s="2">
         <v>274</v>
       </c>
-      <c r="H83" t="s" s="4">
-        <v>23</v>
+      <c r="H83" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I83" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J83" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K83" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>275</v>
       </c>
       <c r="B84" t="s">
         <v>12</v>
       </c>
       <c r="C84" t="s">
         <v>276</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>88</v>
       </c>
       <c r="F84" t="s" s="2">
         <v>277</v>
       </c>
       <c r="G84" t="s" s="2">
         <v>278</v>
       </c>
-      <c r="H84" t="s" s="4">
-        <v>23</v>
+      <c r="H84" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I84" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J84" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K84" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>279</v>
       </c>
       <c r="B85" t="s">
         <v>12</v>
       </c>
       <c r="C85" t="s">
         <v>280</v>
       </c>
       <c r="D85" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>88</v>
       </c>
       <c r="F85" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G85" t="s" s="2">
         <v>281</v>
       </c>
-      <c r="H85" t="s" s="4">
-        <v>23</v>
+      <c r="H85" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I85" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J85" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K85" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>282</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
         <v>283</v>
       </c>
       <c r="D86" t="s">
         <v>20</v>
       </c>
       <c r="E86" t="s">
@@ -5436,3606 +5502,3816 @@
       </c>
       <c r="H86" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I86" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J86" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K86" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>286</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" t="s">
         <v>287</v>
       </c>
       <c r="D87" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>88</v>
       </c>
       <c r="F87" t="s" s="2">
         <v>288</v>
       </c>
       <c r="G87" t="s" s="2">
         <v>289</v>
       </c>
       <c r="H87" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I87" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J87" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K87" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>290</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" t="s">
         <v>291</v>
       </c>
       <c r="D88" t="s">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>88</v>
       </c>
       <c r="F88" t="s" s="2">
         <v>292</v>
       </c>
       <c r="G88" t="s" s="2">
         <v>293</v>
       </c>
-      <c r="H88" t="s" s="4">
-        <v>23</v>
+      <c r="H88" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I88" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J88" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K88" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>294</v>
       </c>
       <c r="B89" t="s">
         <v>12</v>
       </c>
       <c r="C89" t="s">
         <v>295</v>
       </c>
       <c r="D89" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>88</v>
       </c>
       <c r="F89" t="s" s="2">
         <v>296</v>
       </c>
       <c r="G89" t="s" s="2">
         <v>297</v>
       </c>
       <c r="H89" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I89" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J89" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K89" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>298</v>
       </c>
       <c r="B90" t="s">
         <v>12</v>
       </c>
       <c r="C90" t="s">
         <v>299</v>
       </c>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>88</v>
       </c>
       <c r="F90" t="s" s="2">
         <v>300</v>
       </c>
       <c r="G90" t="s" s="2">
         <v>301</v>
       </c>
       <c r="H90" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I90" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J90" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K90" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>302</v>
       </c>
       <c r="B91" t="s">
         <v>12</v>
       </c>
       <c r="C91" t="s">
         <v>303</v>
       </c>
       <c r="D91" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>88</v>
       </c>
       <c r="F91" t="s" s="2">
         <v>300</v>
       </c>
       <c r="G91" t="s" s="2">
         <v>304</v>
       </c>
-      <c r="H91" t="s" s="3">
-        <v>17</v>
+      <c r="H91" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I91" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J91" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K91" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>305</v>
       </c>
       <c r="B92" t="s">
         <v>12</v>
       </c>
       <c r="C92" t="s">
         <v>306</v>
       </c>
       <c r="D92" t="s">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>88</v>
       </c>
       <c r="F92" t="s" s="2">
         <v>296</v>
       </c>
       <c r="G92" t="s" s="2">
         <v>307</v>
       </c>
-      <c r="H92" t="s" s="4">
-        <v>23</v>
+      <c r="H92" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I92" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J92" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K92" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>308</v>
       </c>
       <c r="B93" t="s">
         <v>12</v>
       </c>
       <c r="C93" t="s">
         <v>309</v>
       </c>
       <c r="D93" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>88</v>
       </c>
       <c r="F93" t="s" s="2">
         <v>296</v>
       </c>
       <c r="G93" t="s" s="2">
         <v>310</v>
       </c>
-      <c r="H93" t="s" s="4">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="H93" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I93" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J93" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K93" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>311</v>
       </c>
       <c r="B94" t="s">
         <v>12</v>
       </c>
       <c r="C94" t="s">
         <v>312</v>
       </c>
       <c r="D94" t="s">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>88</v>
       </c>
       <c r="F94" t="s" s="2">
         <v>313</v>
       </c>
       <c r="G94" t="s" s="2">
         <v>314</v>
       </c>
-      <c r="H94" t="s" s="4">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="H94" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I94" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="J94" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K94" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>315</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" t="s">
         <v>316</v>
       </c>
       <c r="D95" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>88</v>
       </c>
       <c r="F95" t="s" s="2">
         <v>313</v>
       </c>
       <c r="G95" t="s" s="2">
         <v>317</v>
       </c>
       <c r="H95" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I95" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J95" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K95" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>318</v>
       </c>
       <c r="B96" t="s">
         <v>12</v>
       </c>
       <c r="C96" t="s">
         <v>319</v>
       </c>
       <c r="D96" t="s">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>88</v>
       </c>
       <c r="F96" t="s" s="2">
         <v>320</v>
       </c>
       <c r="G96" t="s" s="2">
         <v>321</v>
       </c>
-      <c r="H96" t="s" s="4">
-        <v>23</v>
+      <c r="H96" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I96" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J96" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K96" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>322</v>
       </c>
       <c r="B97" t="s">
         <v>12</v>
       </c>
       <c r="C97" t="s">
         <v>323</v>
       </c>
       <c r="D97" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>88</v>
       </c>
       <c r="F97" t="s" s="2">
         <v>324</v>
       </c>
       <c r="G97" t="s" s="2">
         <v>325</v>
       </c>
       <c r="H97" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I97" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J97" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K97" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>326</v>
       </c>
       <c r="B98" t="s">
         <v>12</v>
       </c>
       <c r="C98" t="s">
         <v>327</v>
       </c>
       <c r="D98" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E98" t="s">
         <v>88</v>
       </c>
       <c r="F98" t="s" s="2">
         <v>324</v>
       </c>
       <c r="G98" t="s" s="2">
         <v>328</v>
       </c>
-      <c r="H98" t="s" s="3">
-        <v>17</v>
+      <c r="H98" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I98" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J98" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K98" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>329</v>
       </c>
       <c r="B99" t="s">
         <v>12</v>
       </c>
       <c r="C99" t="s">
         <v>330</v>
       </c>
       <c r="D99" t="s">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>156</v>
       </c>
       <c r="F99" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G99" t="s" s="2">
         <v>331</v>
       </c>
       <c r="H99" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I99" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J99" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K99" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>332</v>
       </c>
       <c r="B100" t="s">
         <v>12</v>
       </c>
       <c r="C100" t="s">
         <v>333</v>
       </c>
       <c r="D100" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>156</v>
       </c>
       <c r="F100" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G100" t="s" s="2">
         <v>334</v>
       </c>
       <c r="H100" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I100" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J100" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K100" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>335</v>
       </c>
       <c r="B101" t="s">
         <v>12</v>
       </c>
       <c r="C101" t="s">
         <v>336</v>
       </c>
       <c r="D101" t="s">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>156</v>
       </c>
       <c r="F101" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G101" t="s" s="2">
         <v>337</v>
       </c>
       <c r="H101" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I101" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J101" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K101" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>338</v>
       </c>
       <c r="B102" t="s">
         <v>12</v>
       </c>
       <c r="C102" t="s">
         <v>339</v>
       </c>
       <c r="D102" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>156</v>
       </c>
       <c r="F102" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G102" t="s" s="2">
         <v>340</v>
       </c>
       <c r="H102" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I102" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J102" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="K102" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>341</v>
       </c>
       <c r="B103" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" t="s">
         <v>342</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
+        <v>58</v>
+      </c>
+      <c r="E103" t="s">
+        <v>88</v>
+      </c>
+      <c r="F103" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G103" t="s" s="2">
         <v>343</v>
       </c>
-      <c r="D103" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H103" t="s" s="4">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="I103" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J103" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K103" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>344</v>
+      </c>
+      <c r="B104" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" t="s">
+        <v>345</v>
+      </c>
+      <c r="D104" t="s">
+        <v>58</v>
+      </c>
+      <c r="E104" t="s">
+        <v>88</v>
+      </c>
+      <c r="F104" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G104" t="s" s="2">
         <v>346</v>
       </c>
-      <c r="B104" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H104" t="s" s="4">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="I104" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J104" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K104" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B105" t="s">
-        <v>342</v>
+        <v>12</v>
       </c>
       <c r="C105" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="D105" t="s">
         <v>20</v>
       </c>
       <c r="E105" t="s">
-        <v>344</v>
+        <v>88</v>
       </c>
       <c r="F105" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G105" t="s" s="2">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="H105" t="s" s="4">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="I105" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J105" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K105" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>350</v>
+      </c>
+      <c r="B106" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" t="s">
+        <v>351</v>
+      </c>
+      <c r="D106" t="s">
+        <v>25</v>
+      </c>
+      <c r="E106" t="s">
+        <v>88</v>
+      </c>
+      <c r="F106" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G106" t="s" s="2">
         <v>352</v>
       </c>
-      <c r="B106" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H106" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I106" t="s" s="4">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="J106" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K106" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>353</v>
+      </c>
+      <c r="B107" t="s">
+        <v>12</v>
+      </c>
+      <c r="C107" t="s">
+        <v>354</v>
+      </c>
+      <c r="D107" t="s">
+        <v>58</v>
+      </c>
+      <c r="E107" t="s">
+        <v>88</v>
+      </c>
+      <c r="F107" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G107" t="s" s="2">
         <v>355</v>
       </c>
-      <c r="B107" t="s">
-[...27 lines deleted...]
-        <v>17</v>
+      <c r="H107" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I107" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J107" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K107" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>356</v>
+      </c>
+      <c r="B108" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" t="s">
+        <v>357</v>
+      </c>
+      <c r="D108" t="s">
+        <v>58</v>
+      </c>
+      <c r="E108" t="s">
+        <v>88</v>
+      </c>
+      <c r="F108" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G108" t="s" s="2">
         <v>358</v>
       </c>
-      <c r="B108" t="s">
-[...27 lines deleted...]
-        <v>17</v>
+      <c r="H108" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I108" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J108" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K108" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>359</v>
+      </c>
+      <c r="B109" t="s">
+        <v>360</v>
+      </c>
+      <c r="C109" t="s">
         <v>361</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109" t="s">
+        <v>20</v>
+      </c>
+      <c r="E109" t="s">
         <v>362</v>
       </c>
-      <c r="D109" t="s">
-[...2 lines deleted...]
-      <c r="E109" t="s">
+      <c r="F109" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G109" t="s" s="2">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
       <c r="H109" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I109" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J109" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K109" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>364</v>
+      </c>
+      <c r="B110" t="s">
+        <v>360</v>
+      </c>
+      <c r="C110" t="s">
+        <v>365</v>
+      </c>
+      <c r="D110" t="s">
+        <v>25</v>
+      </c>
+      <c r="E110" t="s">
+        <v>362</v>
+      </c>
+      <c r="F110" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G110" t="s" s="2">
         <v>366</v>
       </c>
-      <c r="B110" t="s">
-[...18 lines deleted...]
-        <v>23</v>
+      <c r="H110" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I110" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J110" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K110" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>367</v>
+      </c>
+      <c r="B111" t="s">
+        <v>360</v>
+      </c>
+      <c r="C111" t="s">
+        <v>368</v>
+      </c>
+      <c r="D111" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111" t="s">
+        <v>362</v>
+      </c>
+      <c r="F111" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G111" t="s" s="2">
         <v>369</v>
       </c>
-      <c r="B111" t="s">
-[...24 lines deleted...]
-        <v>23</v>
+      <c r="H111" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I111" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="J111" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="K111" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>370</v>
+      </c>
+      <c r="B112" t="s">
+        <v>360</v>
+      </c>
+      <c r="C112" t="s">
+        <v>371</v>
+      </c>
+      <c r="D112" t="s">
+        <v>25</v>
+      </c>
+      <c r="E112" t="s">
+        <v>362</v>
+      </c>
+      <c r="F112" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G112" t="s" s="2">
         <v>372</v>
       </c>
-      <c r="B112" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H112" t="s" s="4">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="I112" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J112" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K112" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B113" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="C113" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D113" t="s">
         <v>20</v>
       </c>
       <c r="E113" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="F113" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G113" t="s" s="2">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>375</v>
+      </c>
+      <c r="H113" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I113" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J113" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K113" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>376</v>
+      </c>
+      <c r="B114" t="s">
+        <v>360</v>
+      </c>
+      <c r="C114" t="s">
+        <v>377</v>
+      </c>
+      <c r="D114" t="s">
+        <v>25</v>
+      </c>
+      <c r="E114" t="s">
+        <v>362</v>
+      </c>
+      <c r="F114" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G114" t="s" s="2">
         <v>378</v>
       </c>
-      <c r="B114" t="s">
-[...18 lines deleted...]
-        <v>23</v>
+      <c r="H114" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I114" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J114" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K114" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>379</v>
+      </c>
+      <c r="B115" t="s">
+        <v>360</v>
+      </c>
+      <c r="C115" t="s">
+        <v>380</v>
+      </c>
+      <c r="D115" t="s">
+        <v>58</v>
+      </c>
+      <c r="E115" t="s">
         <v>381</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="F115" t="s" s="2">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G115" t="s" s="2">
         <v>383</v>
       </c>
       <c r="H115" t="s" s="4">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="I115" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J115" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K115" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>384</v>
       </c>
       <c r="B116" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="C116" t="s">
         <v>385</v>
       </c>
       <c r="D116" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
-        <v>344</v>
+        <v>381</v>
       </c>
       <c r="F116" t="s" s="2">
-        <v>30</v>
+        <v>382</v>
       </c>
       <c r="G116" t="s" s="2">
         <v>386</v>
       </c>
       <c r="H116" t="s" s="4">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="I116" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J116" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K116" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>387</v>
       </c>
       <c r="B117" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="C117" t="s">
         <v>388</v>
       </c>
       <c r="D117" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
-        <v>344</v>
+        <v>381</v>
       </c>
       <c r="F117" t="s" s="2">
-        <v>30</v>
+        <v>382</v>
       </c>
       <c r="G117" t="s" s="2">
         <v>389</v>
       </c>
       <c r="H117" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I117" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J117" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K117" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>390</v>
       </c>
       <c r="B118" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="C118" t="s">
         <v>391</v>
       </c>
       <c r="D118" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E118" t="s">
-        <v>344</v>
+        <v>381</v>
       </c>
       <c r="F118" t="s" s="2">
-        <v>30</v>
+        <v>382</v>
       </c>
       <c r="G118" t="s" s="2">
         <v>392</v>
       </c>
-      <c r="H118" t="s" s="3">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="H118" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I118" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J118" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K118" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>393</v>
       </c>
       <c r="B119" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="C119" t="s">
         <v>394</v>
       </c>
       <c r="D119" t="s">
         <v>20</v>
       </c>
       <c r="E119" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="F119" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G119" t="s" s="2">
         <v>395</v>
       </c>
       <c r="H119" t="s" s="4">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="I119" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J119" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K119" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>396</v>
       </c>
       <c r="B120" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="C120" t="s">
         <v>397</v>
       </c>
       <c r="D120" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E120" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="F120" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G120" t="s" s="2">
         <v>398</v>
       </c>
-      <c r="H120" t="s" s="3">
-        <v>17</v>
+      <c r="H120" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I120" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J120" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K120" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>399</v>
       </c>
       <c r="B121" t="s">
+        <v>360</v>
+      </c>
+      <c r="C121" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D121" t="s">
         <v>20</v>
       </c>
       <c r="E121" t="s">
-        <v>402</v>
+        <v>362</v>
       </c>
       <c r="F121" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G121" t="s" s="2">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>401</v>
+      </c>
+      <c r="H121" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I121" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J121" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K121" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>402</v>
+      </c>
+      <c r="B122" t="s">
+        <v>360</v>
+      </c>
+      <c r="C122" t="s">
+        <v>403</v>
+      </c>
+      <c r="D122" t="s">
+        <v>25</v>
+      </c>
+      <c r="E122" t="s">
+        <v>362</v>
+      </c>
+      <c r="F122" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G122" t="s" s="2">
         <v>404</v>
       </c>
-      <c r="B122" t="s">
-[...18 lines deleted...]
-        <v>17</v>
+      <c r="H122" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I122" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J122" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K122" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B123" t="s">
-        <v>400</v>
+        <v>360</v>
       </c>
       <c r="C123" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D123" t="s">
         <v>20</v>
       </c>
       <c r="E123" t="s">
-        <v>402</v>
+        <v>362</v>
       </c>
       <c r="F123" t="s" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G123" t="s" s="2">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="H123" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I123" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J123" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K123" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>408</v>
+      </c>
+      <c r="B124" t="s">
+        <v>360</v>
+      </c>
+      <c r="C124" t="s">
+        <v>409</v>
+      </c>
+      <c r="D124" t="s">
+        <v>25</v>
+      </c>
+      <c r="E124" t="s">
+        <v>362</v>
+      </c>
+      <c r="F124" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G124" t="s" s="2">
         <v>410</v>
-      </c>
-[...16 lines deleted...]
-        <v>412</v>
       </c>
       <c r="H124" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I124" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J124" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K124" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B125" t="s">
-        <v>400</v>
+        <v>360</v>
       </c>
       <c r="C125" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="D125" t="s">
         <v>20</v>
       </c>
       <c r="E125" t="s">
-        <v>402</v>
+        <v>362</v>
       </c>
       <c r="F125" t="s" s="2">
-        <v>415</v>
+        <v>29</v>
       </c>
       <c r="G125" t="s" s="2">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="H125" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I125" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J125" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K125" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B126" t="s">
-        <v>400</v>
+        <v>360</v>
       </c>
       <c r="C126" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D126" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
-        <v>402</v>
+        <v>362</v>
       </c>
       <c r="F126" t="s" s="2">
-        <v>419</v>
+        <v>29</v>
       </c>
       <c r="G126" t="s" s="2">
-        <v>420</v>
-[...11 lines deleted...]
-        <v>17</v>
+        <v>416</v>
+      </c>
+      <c r="H126" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I126" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J126" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="K126" t="s" s="4">
+        <v>60</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>417</v>
+      </c>
+      <c r="B127" t="s">
+        <v>418</v>
+      </c>
+      <c r="C127" t="s">
+        <v>419</v>
+      </c>
+      <c r="D127" t="s">
+        <v>20</v>
+      </c>
+      <c r="E127" t="s">
+        <v>420</v>
+      </c>
+      <c r="F127" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G127" t="s" s="2">
         <v>421</v>
       </c>
-      <c r="B127" t="s">
-[...18 lines deleted...]
-        <v>17</v>
+      <c r="H127" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I127" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J127" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K127" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>422</v>
+      </c>
+      <c r="B128" t="s">
+        <v>418</v>
+      </c>
+      <c r="C128" t="s">
+        <v>423</v>
+      </c>
+      <c r="D128" t="s">
+        <v>25</v>
+      </c>
+      <c r="E128" t="s">
+        <v>420</v>
+      </c>
+      <c r="F128" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G128" t="s" s="2">
         <v>424</v>
       </c>
-      <c r="B128" t="s">
-[...18 lines deleted...]
-        <v>17</v>
+      <c r="H128" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I128" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J128" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K128" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B129" t="s">
-        <v>400</v>
+        <v>418</v>
       </c>
       <c r="C129" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="D129" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E129" t="s">
-        <v>402</v>
+        <v>420</v>
       </c>
       <c r="F129" t="s" s="2">
-        <v>430</v>
+        <v>29</v>
       </c>
       <c r="G129" t="s" s="2">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>427</v>
+      </c>
+      <c r="H129" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I129" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J129" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K129" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B130" t="s">
-        <v>400</v>
+        <v>418</v>
       </c>
       <c r="C130" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="D130" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E130" t="s">
-        <v>402</v>
+        <v>420</v>
       </c>
       <c r="F130" t="s" s="2">
-        <v>434</v>
+        <v>29</v>
       </c>
       <c r="G130" t="s" s="2">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>430</v>
+      </c>
+      <c r="H130" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I130" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J130" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K130" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="B131" t="s">
-        <v>400</v>
+        <v>418</v>
       </c>
       <c r="C131" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="D131" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
-        <v>402</v>
+        <v>420</v>
       </c>
       <c r="F131" t="s" s="2">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="G131" t="s" s="2">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="H131" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I131" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J131" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K131" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B132" t="s">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="C132" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="D132" t="s">
         <v>20</v>
       </c>
       <c r="E132" t="s">
-        <v>344</v>
+        <v>420</v>
       </c>
       <c r="F132" t="s" s="2">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="G132" t="s" s="2">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="H132" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I132" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J132" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K132" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="B133" t="s">
+        <v>418</v>
+      </c>
+      <c r="C133" t="s">
+        <v>440</v>
+      </c>
+      <c r="D133" t="s">
+        <v>25</v>
+      </c>
+      <c r="E133" t="s">
+        <v>420</v>
+      </c>
+      <c r="F133" t="s" s="2">
+        <v>437</v>
+      </c>
+      <c r="G133" t="s" s="2">
         <v>441</v>
-      </c>
-[...13 lines deleted...]
-        <v>447</v>
       </c>
       <c r="H133" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I133" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J133" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K133" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="B134" t="s">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="C134" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="D134" t="s">
         <v>20</v>
       </c>
       <c r="E134" t="s">
-        <v>344</v>
+        <v>420</v>
       </c>
       <c r="F134" t="s" s="2">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="G134" t="s" s="2">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="H134" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I134" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J134" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K134" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B135" t="s">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="C135" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="D135" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
-        <v>344</v>
+        <v>420</v>
       </c>
       <c r="F135" t="s" s="2">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="G135" t="s" s="2">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="H135" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I135" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J135" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K135" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B136" t="s">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="C136" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="D136" t="s">
         <v>20</v>
       </c>
       <c r="E136" t="s">
-        <v>344</v>
+        <v>420</v>
       </c>
       <c r="F136" t="s" s="2">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="G136" t="s" s="2">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="H136" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I136" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J136" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K136" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
+        <v>454</v>
+      </c>
+      <c r="B137" t="s">
+        <v>418</v>
+      </c>
+      <c r="C137" t="s">
+        <v>455</v>
+      </c>
+      <c r="D137" t="s">
+        <v>25</v>
+      </c>
+      <c r="E137" t="s">
+        <v>420</v>
+      </c>
+      <c r="F137" t="s" s="2">
+        <v>456</v>
+      </c>
+      <c r="G137" t="s" s="2">
         <v>457</v>
-      </c>
-[...16 lines deleted...]
-        <v>459</v>
       </c>
       <c r="H137" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I137" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J137" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K137" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
+        <v>458</v>
+      </c>
+      <c r="B138" t="s">
+        <v>459</v>
+      </c>
+      <c r="C138" t="s">
         <v>460</v>
-      </c>
-[...4 lines deleted...]
-        <v>461</v>
       </c>
       <c r="D138" t="s">
         <v>20</v>
       </c>
       <c r="E138" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="F138" t="s" s="2">
-        <v>443</v>
+        <v>461</v>
       </c>
       <c r="G138" t="s" s="2">
         <v>462</v>
       </c>
-      <c r="H138" t="s" s="4">
-        <v>23</v>
+      <c r="H138" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I138" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J138" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K138" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>463</v>
       </c>
       <c r="B139" t="s">
-        <v>441</v>
+        <v>459</v>
       </c>
       <c r="C139" t="s">
         <v>464</v>
       </c>
       <c r="D139" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E139" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="F139" t="s" s="2">
-        <v>443</v>
+        <v>461</v>
       </c>
       <c r="G139" t="s" s="2">
         <v>465</v>
       </c>
       <c r="H139" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I139" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J139" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K139" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>466</v>
       </c>
       <c r="B140" t="s">
+        <v>459</v>
+      </c>
+      <c r="C140" t="s">
         <v>467</v>
       </c>
-      <c r="C140" t="s">
+      <c r="D140" t="s">
+        <v>20</v>
+      </c>
+      <c r="E140" t="s">
+        <v>362</v>
+      </c>
+      <c r="F140" t="s" s="2">
+        <v>461</v>
+      </c>
+      <c r="G140" t="s" s="2">
         <v>468</v>
-      </c>
-[...10 lines deleted...]
-        <v>470</v>
       </c>
       <c r="H140" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I140" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J140" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K140" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
+        <v>469</v>
+      </c>
+      <c r="B141" t="s">
+        <v>459</v>
+      </c>
+      <c r="C141" t="s">
+        <v>470</v>
+      </c>
+      <c r="D141" t="s">
+        <v>25</v>
+      </c>
+      <c r="E141" t="s">
+        <v>362</v>
+      </c>
+      <c r="F141" t="s" s="2">
+        <v>461</v>
+      </c>
+      <c r="G141" t="s" s="2">
         <v>471</v>
-      </c>
-[...16 lines deleted...]
-        <v>474</v>
       </c>
       <c r="H141" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I141" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J141" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K141" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B142" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="C142" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="D142" t="s">
         <v>20</v>
       </c>
       <c r="E142" t="s">
-        <v>156</v>
+        <v>362</v>
       </c>
       <c r="F142" t="s" s="2">
-        <v>477</v>
+        <v>461</v>
       </c>
       <c r="G142" t="s" s="2">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="H142" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I142" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J142" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K142" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B143" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="C143" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="D143" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
-        <v>156</v>
+        <v>362</v>
       </c>
       <c r="F143" t="s" s="2">
-        <v>481</v>
+        <v>461</v>
       </c>
       <c r="G143" t="s" s="2">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="H143" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I143" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J143" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K143" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B144" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="C144" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="D144" t="s">
         <v>20</v>
       </c>
       <c r="E144" t="s">
-        <v>156</v>
+        <v>362</v>
       </c>
       <c r="F144" t="s" s="2">
-        <v>485</v>
+        <v>461</v>
       </c>
       <c r="G144" t="s" s="2">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>480</v>
+      </c>
+      <c r="H144" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I144" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J144" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K144" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="B145" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="C145" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="D145" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E145" t="s">
-        <v>156</v>
+        <v>362</v>
       </c>
       <c r="F145" t="s" s="2">
-        <v>489</v>
+        <v>461</v>
       </c>
       <c r="G145" t="s" s="2">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="H145" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I145" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J145" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K145" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="B146" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="C146" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="D146" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>156</v>
       </c>
       <c r="F146" t="s" s="2">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="G146" t="s" s="2">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="H146" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I146" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J146" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K146" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="B147" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="C147" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="D147" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>156</v>
       </c>
       <c r="F147" t="s" s="2">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="G147" t="s" s="2">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="H147" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I147" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J147" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K147" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="B148" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="C148" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="D148" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>156</v>
       </c>
       <c r="F148" t="s" s="2">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="G148" t="s" s="2">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="H148" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I148" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J148" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K148" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="B149" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="C149" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="D149" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E149" t="s">
         <v>156</v>
       </c>
       <c r="F149" t="s" s="2">
+        <v>499</v>
+      </c>
+      <c r="G149" t="s" s="2">
         <v>500</v>
       </c>
-      <c r="G149" t="s" s="2">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="H149" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I149" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J149" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K149" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B150" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="C150" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="D150" t="s">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>156</v>
       </c>
       <c r="F150" t="s" s="2">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="G150" t="s" s="2">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="H150" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I150" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J150" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K150" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B151" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="C151" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="D151" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>156</v>
       </c>
       <c r="F151" t="s" s="2">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="G151" t="s" s="2">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="H151" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I151" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J151" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K151" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B152" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="C152" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="D152" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>156</v>
       </c>
       <c r="F152" t="s" s="2">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="G152" t="s" s="2">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="H152" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I152" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J152" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K152" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B153" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="C153" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="D153" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E153" t="s">
         <v>156</v>
       </c>
       <c r="F153" t="s" s="2">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="G153" t="s" s="2">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="H153" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I153" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J153" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K153" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
+        <v>516</v>
+      </c>
+      <c r="B154" t="s">
+        <v>485</v>
+      </c>
+      <c r="C154" t="s">
+        <v>517</v>
+      </c>
+      <c r="D154" t="s">
+        <v>25</v>
+      </c>
+      <c r="E154" t="s">
+        <v>156</v>
+      </c>
+      <c r="F154" t="s" s="2">
+        <v>518</v>
+      </c>
+      <c r="G154" t="s" s="2">
         <v>519</v>
-      </c>
-[...16 lines deleted...]
-        <v>522</v>
       </c>
       <c r="H154" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I154" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J154" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K154" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B155" t="s">
-        <v>520</v>
+        <v>485</v>
       </c>
       <c r="C155" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="D155" t="s">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>156</v>
       </c>
       <c r="F155" t="s" s="2">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G155" t="s" s="2">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>522</v>
+      </c>
+      <c r="H155" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I155" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J155" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K155" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B156" t="s">
-        <v>520</v>
+        <v>485</v>
       </c>
       <c r="C156" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="D156" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>156</v>
       </c>
       <c r="F156" t="s" s="2">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="G156" t="s" s="2">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>526</v>
+      </c>
+      <c r="H156" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I156" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J156" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K156" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B157" t="s">
-        <v>520</v>
+        <v>485</v>
       </c>
       <c r="C157" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D157" t="s">
         <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>156</v>
       </c>
       <c r="F157" t="s" s="2">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G157" t="s" s="2">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>529</v>
+      </c>
+      <c r="H157" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I157" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J157" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K157" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B158" t="s">
-        <v>520</v>
+        <v>485</v>
       </c>
       <c r="C158" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D158" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>156</v>
       </c>
       <c r="F158" t="s" s="2">
-        <v>534</v>
+        <v>518</v>
       </c>
       <c r="G158" t="s" s="2">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>532</v>
+      </c>
+      <c r="H158" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I158" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J158" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K158" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B159" t="s">
-        <v>520</v>
+        <v>485</v>
       </c>
       <c r="C159" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="D159" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="E159" t="s">
         <v>156</v>
       </c>
       <c r="F159" t="s" s="2">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="G159" t="s" s="2">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>536</v>
+      </c>
+      <c r="H159" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I159" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J159" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K159" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
+        <v>537</v>
+      </c>
+      <c r="B160" t="s">
+        <v>538</v>
+      </c>
+      <c r="C160" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
       <c r="D160" t="s">
         <v>20</v>
       </c>
       <c r="E160" t="s">
-        <v>156</v>
+        <v>362</v>
       </c>
       <c r="F160" t="s" s="2">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="G160" t="s" s="2">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>540</v>
+      </c>
+      <c r="H160" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I160" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J160" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K160" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B161" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="C161" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D161" t="s">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>156</v>
       </c>
       <c r="F161" t="s" s="2">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="G161" t="s" s="2">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="H161" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I161" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J161" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K161" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B162" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="C162" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D162" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>156</v>
       </c>
       <c r="F162" t="s" s="2">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="G162" t="s" s="2">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="H162" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I162" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J162" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K162" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="B163" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="C163" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="D163" t="s">
         <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>156</v>
       </c>
       <c r="F163" t="s" s="2">
-        <v>551</v>
+        <v>535</v>
       </c>
       <c r="G163" t="s" s="2">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>549</v>
+      </c>
+      <c r="H163" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I163" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J163" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K163" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B164" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="C164" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="D164" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>156</v>
       </c>
       <c r="F164" t="s" s="2">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G164" t="s" s="2">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>553</v>
+      </c>
+      <c r="H164" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I164" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J164" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K164" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="B165" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="C165" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="D165" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E165" t="s">
         <v>156</v>
       </c>
       <c r="F165" t="s" s="2">
-        <v>558</v>
+        <v>535</v>
       </c>
       <c r="G165" t="s" s="2">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>556</v>
+      </c>
+      <c r="H165" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I165" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J165" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K165" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B166" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="C166" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="D166" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>156</v>
       </c>
       <c r="F166" t="s" s="2">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="G166" t="s" s="2">
-        <v>562</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>560</v>
+      </c>
+      <c r="H166" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I166" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J166" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="K166" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B167" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="C167" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="D167" t="s">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>156</v>
       </c>
       <c r="F167" t="s" s="2">
-        <v>565</v>
+        <v>535</v>
       </c>
       <c r="G167" t="s" s="2">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>563</v>
+      </c>
+      <c r="H167" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I167" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J167" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K167" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B168" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="C168" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="D168" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>156</v>
       </c>
       <c r="F168" t="s" s="2">
-        <v>565</v>
+        <v>535</v>
       </c>
       <c r="G168" t="s" s="2">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>566</v>
+      </c>
+      <c r="H168" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I168" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J168" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K168" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B169" t="s">
-        <v>571</v>
+        <v>538</v>
       </c>
       <c r="C169" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="D169" t="s">
         <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>156</v>
       </c>
       <c r="F169" t="s" s="2">
-        <v>517</v>
+        <v>569</v>
       </c>
       <c r="G169" t="s" s="2">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>570</v>
+      </c>
+      <c r="H169" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I169" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J169" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K169" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="B170" t="s">
-        <v>571</v>
+        <v>538</v>
       </c>
       <c r="C170" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="D170" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>156</v>
       </c>
       <c r="F170" t="s" s="2">
-        <v>517</v>
+        <v>569</v>
       </c>
       <c r="G170" t="s" s="2">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>573</v>
+      </c>
+      <c r="H170" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I170" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J170" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K170" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="B171" t="s">
-        <v>571</v>
+        <v>538</v>
       </c>
       <c r="C171" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="D171" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>156</v>
       </c>
       <c r="F171" t="s" s="2">
-        <v>517</v>
+        <v>576</v>
       </c>
       <c r="G171" t="s" s="2">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>577</v>
+      </c>
+      <c r="H171" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I171" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J171" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K171" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="B172" t="s">
-        <v>571</v>
+        <v>538</v>
       </c>
       <c r="C172" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="D172" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E172" t="s">
         <v>156</v>
       </c>
       <c r="F172" t="s" s="2">
-        <v>517</v>
+        <v>576</v>
       </c>
       <c r="G172" t="s" s="2">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>580</v>
+      </c>
+      <c r="H172" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I172" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J172" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K172" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B173" t="s">
-        <v>571</v>
+        <v>538</v>
       </c>
       <c r="C173" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="D173" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>156</v>
       </c>
       <c r="F173" t="s" s="2">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="G173" t="s" s="2">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>584</v>
+      </c>
+      <c r="H173" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I173" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J173" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K173" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B174" t="s">
-        <v>571</v>
+        <v>538</v>
       </c>
       <c r="C174" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="D174" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>156</v>
       </c>
       <c r="F174" t="s" s="2">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="G174" t="s" s="2">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>587</v>
+      </c>
+      <c r="H174" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I174" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J174" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K174" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
+        <v>588</v>
+      </c>
+      <c r="B175" t="s">
+        <v>589</v>
+      </c>
+      <c r="C175" t="s">
         <v>590</v>
       </c>
-      <c r="B175" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D175" t="s">
-        <v>592</v>
+        <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>156</v>
       </c>
       <c r="F175" t="s" s="2">
-        <v>585</v>
+        <v>535</v>
       </c>
       <c r="G175" t="s" s="2">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>591</v>
+      </c>
+      <c r="H175" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I175" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J175" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K175" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B176" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="C176" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="D176" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>156</v>
       </c>
       <c r="F176" t="s" s="2">
-        <v>597</v>
+        <v>535</v>
       </c>
       <c r="G176" t="s" s="2">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>594</v>
+      </c>
+      <c r="H176" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I176" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J176" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K176" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B177" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="C177" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="D177" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E177" t="s">
         <v>156</v>
       </c>
       <c r="F177" t="s" s="2">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="G177" t="s" s="2">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>597</v>
+      </c>
+      <c r="H177" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I177" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J177" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K177" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B178" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="C178" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="D178" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="E178" t="s">
         <v>156</v>
       </c>
       <c r="F178" t="s" s="2">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="G178" t="s" s="2">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>600</v>
+      </c>
+      <c r="H178" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I178" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J178" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K178" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="B179" t="s">
-        <v>606</v>
+        <v>589</v>
       </c>
       <c r="C179" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="D179" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>156</v>
       </c>
       <c r="F179" t="s" s="2">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="G179" t="s" s="2">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>604</v>
+      </c>
+      <c r="H179" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I179" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J179" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K179" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="B180" t="s">
+        <v>589</v>
+      </c>
+      <c r="C180" t="s">
         <v>606</v>
       </c>
-      <c r="C180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D180" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>156</v>
       </c>
       <c r="F180" t="s" s="2">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="G180" t="s" s="2">
-        <v>613</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>607</v>
+      </c>
+      <c r="H180" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I180" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J180" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K180" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="B181" t="s">
-        <v>606</v>
+        <v>589</v>
       </c>
       <c r="C181" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="D181" t="s">
-        <v>20</v>
+        <v>610</v>
       </c>
       <c r="E181" t="s">
         <v>156</v>
       </c>
       <c r="F181" t="s" s="2">
-        <v>15</v>
+        <v>603</v>
       </c>
       <c r="G181" t="s" s="2">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>611</v>
+      </c>
+      <c r="H181" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I181" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J181" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K181" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="B182" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="C182" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="D182" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>156</v>
       </c>
       <c r="F182" t="s" s="2">
-        <v>15</v>
+        <v>615</v>
       </c>
       <c r="G182" t="s" s="2">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>616</v>
+      </c>
+      <c r="H182" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I182" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J182" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K182" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B183" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="C183" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="D183" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E183" t="s">
-        <v>88</v>
+        <v>156</v>
       </c>
       <c r="F183" t="s" s="2">
-        <v>623</v>
+        <v>535</v>
       </c>
       <c r="G183" t="s" s="2">
-        <v>624</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>619</v>
+      </c>
+      <c r="H183" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I183" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="J183" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K183" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="B184" t="s">
+        <v>613</v>
+      </c>
+      <c r="C184" t="s">
         <v>621</v>
       </c>
-      <c r="C184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D184" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E184" t="s">
-        <v>88</v>
+        <v>156</v>
       </c>
       <c r="F184" t="s" s="2">
-        <v>627</v>
+        <v>535</v>
       </c>
       <c r="G184" t="s" s="2">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>622</v>
+      </c>
+      <c r="H184" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I184" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J184" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K184" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="B185" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C185" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="D185" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="E185" t="s">
-        <v>88</v>
+        <v>156</v>
       </c>
       <c r="F185" t="s" s="2">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="G185" t="s" s="2">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>627</v>
+      </c>
+      <c r="H185" t="s" s="4">
+        <v>60</v>
       </c>
       <c r="I185" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J185" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K185" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="B186" t="s">
+        <v>624</v>
+      </c>
+      <c r="C186" t="s">
+        <v>629</v>
+      </c>
+      <c r="D186" t="s">
+        <v>58</v>
+      </c>
+      <c r="E186" t="s">
+        <v>156</v>
+      </c>
+      <c r="F186" t="s" s="2">
         <v>630</v>
       </c>
-      <c r="C186" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G186" t="s" s="2">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="H186" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I186" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J186" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K186" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="B187" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C187" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="D187" t="s">
         <v>20</v>
       </c>
       <c r="E187" t="s">
-        <v>88</v>
+        <v>156</v>
       </c>
       <c r="F187" t="s" s="2">
-        <v>640</v>
+        <v>15</v>
       </c>
       <c r="G187" t="s" s="2">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="H187" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I187" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J187" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K187" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
+        <v>635</v>
+      </c>
+      <c r="B188" t="s">
+        <v>624</v>
+      </c>
+      <c r="C188" t="s">
+        <v>636</v>
+      </c>
+      <c r="D188" t="s">
+        <v>25</v>
+      </c>
+      <c r="E188" t="s">
+        <v>156</v>
+      </c>
+      <c r="F188" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="G188" t="s" s="2">
+        <v>637</v>
+      </c>
+      <c r="H188" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I188" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="J188" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="K188" t="s" s="3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>638</v>
+      </c>
+      <c r="B189" t="s">
+        <v>639</v>
+      </c>
+      <c r="C189" t="s">
+        <v>640</v>
+      </c>
+      <c r="D189" t="s">
+        <v>25</v>
+      </c>
+      <c r="E189" t="s">
+        <v>88</v>
+      </c>
+      <c r="F189" t="s" s="2">
+        <v>641</v>
+      </c>
+      <c r="G189" t="s" s="2">
         <v>642</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="H189" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I189" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="J189" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="K189" t="s" s="3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
         <v>643</v>
       </c>
-      <c r="D188" t="s">
-[...2 lines deleted...]
-      <c r="E188" t="s">
+      <c r="B190" t="s">
+        <v>639</v>
+      </c>
+      <c r="C190" t="s">
+        <v>644</v>
+      </c>
+      <c r="D190" t="s">
+        <v>20</v>
+      </c>
+      <c r="E190" t="s">
         <v>88</v>
       </c>
-      <c r="F188" t="s" s="2">
-[...14 lines deleted...]
-      <c r="K188" t="s" s="3">
+      <c r="F190" t="s" s="2">
+        <v>645</v>
+      </c>
+      <c r="G190" t="s" s="2">
+        <v>646</v>
+      </c>
+      <c r="H190" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I190" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="J190" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="K190" t="s" s="3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>647</v>
+      </c>
+      <c r="B191" t="s">
+        <v>648</v>
+      </c>
+      <c r="C191" t="s">
+        <v>649</v>
+      </c>
+      <c r="D191" t="s">
+        <v>20</v>
+      </c>
+      <c r="E191" t="s">
+        <v>88</v>
+      </c>
+      <c r="F191" t="s" s="2">
+        <v>650</v>
+      </c>
+      <c r="G191" t="s" s="2">
+        <v>651</v>
+      </c>
+      <c r="H191" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I191" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="J191" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="K191" t="s" s="3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>652</v>
+      </c>
+      <c r="B192" t="s">
+        <v>648</v>
+      </c>
+      <c r="C192" t="s">
+        <v>653</v>
+      </c>
+      <c r="D192" t="s">
+        <v>25</v>
+      </c>
+      <c r="E192" t="s">
+        <v>88</v>
+      </c>
+      <c r="F192" t="s" s="2">
+        <v>654</v>
+      </c>
+      <c r="G192" t="s" s="2">
+        <v>655</v>
+      </c>
+      <c r="H192" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="I192" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="J192" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="K192" t="s" s="3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>656</v>
+      </c>
+      <c r="B193" t="s">
+        <v>648</v>
+      </c>
+      <c r="C193" t="s">
+        <v>657</v>
+      </c>
+      <c r="D193" t="s">
+        <v>20</v>
+      </c>
+      <c r="E193" t="s">
+        <v>88</v>
+      </c>
+      <c r="F193" t="s" s="2">
+        <v>658</v>
+      </c>
+      <c r="G193" t="s" s="2">
+        <v>659</v>
+      </c>
+      <c r="H193" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I193" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="J193" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="K193" t="s" s="3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>660</v>
+      </c>
+      <c r="B194" t="s">
+        <v>648</v>
+      </c>
+      <c r="C194" t="s">
+        <v>661</v>
+      </c>
+      <c r="D194" t="s">
+        <v>25</v>
+      </c>
+      <c r="E194" t="s">
+        <v>88</v>
+      </c>
+      <c r="F194" t="s" s="2">
+        <v>658</v>
+      </c>
+      <c r="G194" t="s" s="2">
+        <v>662</v>
+      </c>
+      <c r="H194" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I194" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="J194" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="K194" t="s" s="3">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G2" r:id="rId2" location="" display="https://24reklama.com/images/bordfoto/0000.jpg"/>
     <hyperlink ref="F3" r:id="rId3" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G3" r:id="rId4" location="" display="https://24reklama.com/images/bordfoto/028.jpg"/>
     <hyperlink ref="F4" r:id="rId5" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G4" r:id="rId6" location="" display="https://24reklama.com/images/bordfoto/029.jpg"/>
     <hyperlink ref="F5" r:id="rId7" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G5" r:id="rId8" location="" display="https://24reklama.com/images/bordfoto/030.jpg"/>
     <hyperlink ref="F6" r:id="rId9" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G6" r:id="rId10" location="" display="https://24reklama.com/images/bordfoto/031.jpg"/>
     <hyperlink ref="F7" r:id="rId11" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G7" r:id="rId12" location="" display="https://24reklama.com/images/bordfoto/032.jpg"/>
     <hyperlink ref="F8" r:id="rId13" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G8" r:id="rId14" location="" display="https://24reklama.com/images/bordfoto/033.jpg"/>
     <hyperlink ref="F9" r:id="rId15" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G9" r:id="rId16" location="" display="https://24reklama.com/images/bordfoto/034.jpg"/>
     <hyperlink ref="F10" r:id="rId17" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G10" r:id="rId18" location="" display="https://24reklama.com/images/bordfoto/035.jpg"/>
     <hyperlink ref="F11" r:id="rId19" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G11" r:id="rId20" location="" display="https://24reklama.com/images/bordfoto/036.jpg"/>
@@ -9200,221 +9476,233 @@
     <hyperlink ref="F91" r:id="rId179" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.23220345687047%2C31.8590766193543&amp;z=17"/>
     <hyperlink ref="G91" r:id="rId180" location="" display="https://24reklama.com/images/bordfoto/6571.jpg"/>
     <hyperlink ref="F92" r:id="rId181" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.2305570484384%2C31.857306361404472&amp;z=17"/>
     <hyperlink ref="G92" r:id="rId182" location="" display="https://24reklama.com/images/bordfoto/6582.jpg"/>
     <hyperlink ref="F93" r:id="rId183" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.2305570484384%2C31.857306361404472&amp;z=17"/>
     <hyperlink ref="G93" r:id="rId184" location="" display="https://24reklama.com/images/bordfoto/6591.jpg"/>
     <hyperlink ref="F94" r:id="rId185" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.20128628748593%2C31.892448800273243&amp;z=18"/>
     <hyperlink ref="G94" r:id="rId186" location="" display="https://24reklama.com/images/bordfoto/660_.jpg"/>
     <hyperlink ref="F95" r:id="rId187" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.20128628748593%2C31.892448800273243&amp;z=18"/>
     <hyperlink ref="G95" r:id="rId188" location="" display="https://24reklama.com/images/bordfoto/661_.jpg"/>
     <hyperlink ref="F96" r:id="rId189" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.209165837291046%2C31.867866349275733&amp;z=18"/>
     <hyperlink ref="G96" r:id="rId190" location="" display="https://24reklama.com/images/bordfoto/6621.jpg"/>
     <hyperlink ref="F97" r:id="rId191" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.209302536433505%2C31.867866349275733&amp;z=18"/>
     <hyperlink ref="G97" r:id="rId192" location="" display="https://24reklama.com/images/bordfoto/6631.jpg"/>
     <hyperlink ref="F98" r:id="rId193" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.209302536433505%2C31.867866349275733&amp;z=18"/>
     <hyperlink ref="G98" r:id="rId194" location="" display="https://24reklama.com/images/bordfoto/6641.jpg"/>
     <hyperlink ref="F99" r:id="rId195" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G99" r:id="rId196" location="" display="https://24reklama.com/images/bordfoto/398.jpg"/>
     <hyperlink ref="F100" r:id="rId197" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G100" r:id="rId198" location="" display="https://24reklama.com/images/bordfoto/470.jpg"/>
     <hyperlink ref="F101" r:id="rId199" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G101" r:id="rId200" location="" display="https://24reklama.com/images/bordfoto/400.jpg"/>
     <hyperlink ref="F102" r:id="rId201" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G102" r:id="rId202" location="" display="https://24reklama.com/images/bordfoto/401.jpg"/>
     <hyperlink ref="F103" r:id="rId203" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G103" r:id="rId204" location="" display="https://24reklama.com/images/bordfoto/ш_001.jpg"/>
+    <hyperlink ref="G103" r:id="rId204" location="" display="https://24reklama.com/images/bordfoto/9102.jpg"/>
     <hyperlink ref="F104" r:id="rId205" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G104" r:id="rId206" location="" display="https://24reklama.com/images/bordfoto/ш_002.jpg"/>
+    <hyperlink ref="G104" r:id="rId206" location="" display="https://24reklama.com/images/bordfoto/403.jpg"/>
     <hyperlink ref="F105" r:id="rId207" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G105" r:id="rId208" location="" display="https://24reklama.com/images/bordfoto/ш_003.jpg"/>
+    <hyperlink ref="G105" r:id="rId208" location="" display="https://24reklama.com/images/bordfoto/404.jpg"/>
     <hyperlink ref="F106" r:id="rId209" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G106" r:id="rId210" location="" display="https://24reklama.com/images/bordfoto/ш_004.jpg"/>
+    <hyperlink ref="G106" r:id="rId210" location="" display="https://24reklama.com/images/bordfoto/405.jpg"/>
     <hyperlink ref="F107" r:id="rId211" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G107" r:id="rId212" location="" display="https://24reklama.com/images/bordfoto/ш_005.jpg"/>
+    <hyperlink ref="G107" r:id="rId212" location="" display="https://24reklama.com/images/bordfoto/406.jpg"/>
     <hyperlink ref="F108" r:id="rId213" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G108" r:id="rId214" location="" display="https://24reklama.com/images/bordfoto/ш_006.jpg"/>
-[...7 lines deleted...]
-    <hyperlink ref="G112" r:id="rId222" location="" display="https://24reklama.com/images/bordfoto/ш_0010_Соборна_Суд.jpg"/>
+    <hyperlink ref="G108" r:id="rId214" location="" display="https://24reklama.com/images/bordfoto/407.jpg"/>
+    <hyperlink ref="F109" r:id="rId215" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G109" r:id="rId216" location="" display="https://24reklama.com/images/bordfoto/ш_001.jpg"/>
+    <hyperlink ref="F110" r:id="rId217" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G110" r:id="rId218" location="" display="https://24reklama.com/images/bordfoto/ш_002.jpg"/>
+    <hyperlink ref="F111" r:id="rId219" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G111" r:id="rId220" location="" display="https://24reklama.com/images/bordfoto/ш_003.jpg"/>
+    <hyperlink ref="F112" r:id="rId221" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G112" r:id="rId222" location="" display="https://24reklama.com/images/bordfoto/ш_004.jpg"/>
     <hyperlink ref="F113" r:id="rId223" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G113" r:id="rId224" location="" display="https://24reklama.com/images/bordfoto/414.jpg"/>
+    <hyperlink ref="G113" r:id="rId224" location="" display="https://24reklama.com/images/bordfoto/ш_005.jpg"/>
     <hyperlink ref="F114" r:id="rId225" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G114" r:id="rId226" location="" display="https://24reklama.com/images/bordfoto/ш_260.jpg"/>
-[...7 lines deleted...]
-    <hyperlink ref="G118" r:id="rId234" location="" display="https://24reklama.com/images/bordfoto/419.jpg"/>
+    <hyperlink ref="G114" r:id="rId226" location="" display="https://24reklama.com/images/bordfoto/ш_006.jpg"/>
+    <hyperlink ref="F115" r:id="rId227" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17"/>
+    <hyperlink ref="G115" r:id="rId228" location="" display="https://24reklama.com/images/bordfoto/ш_007_шк_натаріус_.jpg"/>
+    <hyperlink ref="F116" r:id="rId229" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17"/>
+    <hyperlink ref="G116" r:id="rId230" location="" display="https://24reklama.com/images/bordfoto/ш_008_Соборна_А.jpg"/>
+    <hyperlink ref="F117" r:id="rId231" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17"/>
+    <hyperlink ref="G117" r:id="rId232" location="" display="https://24reklama.com/images/bordfoto/ш_009_Соборна_Б.jpg"/>
+    <hyperlink ref="F118" r:id="rId233" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17"/>
+    <hyperlink ref="G118" r:id="rId234" location="" display="https://24reklama.com/images/bordfoto/ш_0010_Соборна_Суд.jpg"/>
     <hyperlink ref="F119" r:id="rId235" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G119" r:id="rId236" location="" display="https://24reklama.com/images/bordfoto/420.jpg"/>
+    <hyperlink ref="G119" r:id="rId236" location="" display="https://24reklama.com/images/bordfoto/414.jpg"/>
     <hyperlink ref="F120" r:id="rId237" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G120" r:id="rId238" location="" display="https://24reklama.com/images/bordfoto/421.jpg"/>
+    <hyperlink ref="G120" r:id="rId238" location="" display="https://24reklama.com/images/bordfoto/ш_260.jpg"/>
     <hyperlink ref="F121" r:id="rId239" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G121" r:id="rId240" location="" display="https://24reklama.com/images/bordfoto/422.jpg"/>
+    <hyperlink ref="G121" r:id="rId240" location="" display="https://24reklama.com/images/bordfoto/416.jpg"/>
     <hyperlink ref="F122" r:id="rId241" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G122" r:id="rId242" location="" display="https://24reklama.com/images/bordfoto/423.jpg"/>
+    <hyperlink ref="G122" r:id="rId242" location="" display="https://24reklama.com/images/bordfoto/417.jpg"/>
     <hyperlink ref="F123" r:id="rId243" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G123" r:id="rId244" location="" display="https://24reklama.com/images/bordfoto/424.jpg"/>
+    <hyperlink ref="G123" r:id="rId244" location="" display="https://24reklama.com/images/bordfoto/418.jpg"/>
     <hyperlink ref="F124" r:id="rId245" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G124" r:id="rId246" location="" display="https://24reklama.com/images/bordfoto/425.jpg"/>
-[...25 lines deleted...]
-    <hyperlink ref="G137" r:id="rId272" location="" display="https://24reklama.com/images/bordfoto/5528.png"/>
+    <hyperlink ref="G124" r:id="rId246" location="" display="https://24reklama.com/images/bordfoto/419.jpg"/>
+    <hyperlink ref="F125" r:id="rId247" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G125" r:id="rId248" location="" display="https://24reklama.com/images/bordfoto/420.jpg"/>
+    <hyperlink ref="F126" r:id="rId249" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G126" r:id="rId250" location="" display="https://24reklama.com/images/bordfoto/421.jpg"/>
+    <hyperlink ref="F127" r:id="rId251" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G127" r:id="rId252" location="" display="https://24reklama.com/images/bordfoto/422.jpg"/>
+    <hyperlink ref="F128" r:id="rId253" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G128" r:id="rId254" location="" display="https://24reklama.com/images/bordfoto/423.jpg"/>
+    <hyperlink ref="F129" r:id="rId255" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G129" r:id="rId256" location="" display="https://24reklama.com/images/bordfoto/424.jpg"/>
+    <hyperlink ref="F130" r:id="rId257" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G130" r:id="rId258" location="" display="https://24reklama.com/images/bordfoto/425.jpg"/>
+    <hyperlink ref="F131" r:id="rId259" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.345237735133324%2C31.922536276570323&amp;z=14"/>
+    <hyperlink ref="G131" r:id="rId260" location="" display="https://24reklama.com/images/bordfoto/кемпінг.png"/>
+    <hyperlink ref="F132" r:id="rId261" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.303553595546695%2C31.90491037391179&amp;z=14"/>
+    <hyperlink ref="G132" r:id="rId262" location="" display="https://24reklama.com/images/bordfoto/110.png"/>
+    <hyperlink ref="F133" r:id="rId263" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.303553595546695%2C31.90491037391179&amp;z=14"/>
+    <hyperlink ref="G133" r:id="rId264" location="" display="https://24reklama.com/images/bordfoto/111.png"/>
+    <hyperlink ref="F134" r:id="rId265" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.30416922710897%2C31.90491037391179&amp;z=14"/>
+    <hyperlink ref="G134" r:id="rId266" location="" display="https://24reklama.com/images/bordfoto/112.png"/>
+    <hyperlink ref="F135" r:id="rId267" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.304840830623384%2C31.90491037391179&amp;z=14"/>
+    <hyperlink ref="G135" r:id="rId268" location="" display="https://24reklama.com/images/bordfoto/113.png"/>
+    <hyperlink ref="F136" r:id="rId269" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.71788322937623%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G136" r:id="rId270" location="" display="https://24reklama.com/images/bordfoto/428.jpg"/>
+    <hyperlink ref="F137" r:id="rId271" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.718438147915705%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G137" r:id="rId272" location="" display="https://24reklama.com/images/bordfoto/429.jpg"/>
     <hyperlink ref="F138" r:id="rId273" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G138" r:id="rId274" location="" display="https://24reklama.com/images/bordfoto/435.jpg"/>
+    <hyperlink ref="G138" r:id="rId274" location="" display="https://24reklama.com/images/bordfoto/484.jpg"/>
     <hyperlink ref="F139" r:id="rId275" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G139" r:id="rId276" location="" display="https://24reklama.com/images/bordfoto/436.jpg"/>
-[...37 lines deleted...]
-    <hyperlink ref="G158" r:id="rId314" location="" display="https://24reklama.com/images/bordfoto/492.jpg"/>
+    <hyperlink ref="G139" r:id="rId276" location="" display="https://24reklama.com/images/bordfoto/431.jpg"/>
+    <hyperlink ref="F140" r:id="rId277" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G140" r:id="rId278" location="" display="https://24reklama.com/images/bordfoto/432.jpg"/>
+    <hyperlink ref="F141" r:id="rId279" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G141" r:id="rId280" location="" display="https://24reklama.com/images/bordfoto/433.jpg"/>
+    <hyperlink ref="F142" r:id="rId281" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G142" r:id="rId282" location="" display="https://24reklama.com/images/bordfoto/434.png"/>
+    <hyperlink ref="F143" r:id="rId283" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G143" r:id="rId284" location="" display="https://24reklama.com/images/bordfoto/5528.png"/>
+    <hyperlink ref="F144" r:id="rId285" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G144" r:id="rId286" location="" display="https://24reklama.com/images/bordfoto/435.jpg"/>
+    <hyperlink ref="F145" r:id="rId287" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G145" r:id="rId288" location="" display="https://24reklama.com/images/bordfoto/436.jpg"/>
+    <hyperlink ref="F146" r:id="rId289" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63301913575112%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G146" r:id="rId290" location="" display="https://24reklama.com/images/bordfoto/437.jpg"/>
+    <hyperlink ref="F147" r:id="rId291" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63201854994219%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G147" r:id="rId292" location="" display="https://24reklama.com/images/bordfoto/438.jpg"/>
+    <hyperlink ref="F148" r:id="rId293" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.62147236111703%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G148" r:id="rId294" location="" display="https://24reklama.com/images/bordfoto/439.jpg"/>
+    <hyperlink ref="F149" r:id="rId295" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.62138202753647%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G149" r:id="rId296" location="" display="https://24reklama.com/images/bordfoto/440.jpg"/>
+    <hyperlink ref="F150" r:id="rId297" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.619957247375936%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G150" r:id="rId298" location="" display="https://24reklama.com/images/bordfoto/441.jpg"/>
+    <hyperlink ref="F151" r:id="rId299" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61986691377189%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G151" r:id="rId300" location="" display="https://24reklama.com/images/bordfoto/442.jpg"/>
+    <hyperlink ref="F152" r:id="rId301" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61622876129667%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G152" r:id="rId302" location="" display="https://24reklama.com/images/bordfoto/443.jpg"/>
+    <hyperlink ref="F153" r:id="rId303" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61622876129667%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G153" r:id="rId304" location="" display="https://24reklama.com/images/bordfoto/444.jpg"/>
+    <hyperlink ref="F154" r:id="rId305" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G154" r:id="rId306" location="" display="https://24reklama.com/images/bordfoto/445.jpg"/>
+    <hyperlink ref="F155" r:id="rId307" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G155" r:id="rId308" location="" display="https://24reklama.com/images/bordfoto/446.jpg"/>
+    <hyperlink ref="F156" r:id="rId309" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.19886139334646%2C31.942246333349985&amp;z=14"/>
+    <hyperlink ref="G156" r:id="rId310" location="" display="https://24reklama.com/images/bordfoto/MT34_(1).png"/>
+    <hyperlink ref="F157" r:id="rId311" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G157" r:id="rId312" location="" display="https://24reklama.com/images/bordfoto/471.jpg"/>
+    <hyperlink ref="F158" r:id="rId313" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G158" r:id="rId314" location="" display="https://24reklama.com/images/bordfoto/472.jpg"/>
     <hyperlink ref="F159" r:id="rId315" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G159" r:id="rId316" location="" display="https://24reklama.com/images/bordfoto/кор_326_ст_С1.jpg"/>
-[...1 lines deleted...]
-    <hyperlink ref="G160" r:id="rId318" location="" display="https://24reklama.com/images/bordfoto/493.jpg"/>
+    <hyperlink ref="G159" r:id="rId316" location="" display="https://24reklama.com/images/bordfoto/447.jpg"/>
+    <hyperlink ref="F160" r:id="rId317" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G160" r:id="rId318" location="" display="https://24reklama.com/images/bordfoto/455.jpg"/>
     <hyperlink ref="F161" r:id="rId319" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G161" r:id="rId320" location="" display="https://24reklama.com/images/bordfoto/453.jpg"/>
+    <hyperlink ref="G161" r:id="rId320" location="" display="https://24reklama.com/images/bordfoto/460.jpg"/>
     <hyperlink ref="F162" r:id="rId321" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G162" r:id="rId322" location="" display="https://24reklama.com/images/bordfoto/454.jpg"/>
-[...27 lines deleted...]
-    <hyperlink ref="G176" r:id="rId350" location="" display="https://24reklama.com/images/bordfoto/499.jpg"/>
+    <hyperlink ref="G162" r:id="rId322" location="" display="https://24reklama.com/images/bordfoto/461.jpg"/>
+    <hyperlink ref="F163" r:id="rId323" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G163" r:id="rId324" location="" display="https://24reklama.com/images/bordfoto/489.jpg"/>
+    <hyperlink ref="F164" r:id="rId325" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.41180789372112%2C31.255340946046754&amp;z=17"/>
+    <hyperlink ref="G164" r:id="rId326" location="" display="https://24reklama.com/images/bordfoto/492.jpg"/>
+    <hyperlink ref="F165" r:id="rId327" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G165" r:id="rId328" location="" display="https://24reklama.com/images/bordfoto/кор_326_ст_С1.jpg"/>
+    <hyperlink ref="F166" r:id="rId329" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.431955631302586%2C31.289525071419888&amp;z=15"/>
+    <hyperlink ref="G166" r:id="rId330" location="" display="https://24reklama.com/images/bordfoto/493.jpg"/>
+    <hyperlink ref="F167" r:id="rId331" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G167" r:id="rId332" location="" display="https://24reklama.com/images/bordfoto/453.jpg"/>
+    <hyperlink ref="F168" r:id="rId333" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G168" r:id="rId334" location="" display="https://24reklama.com/images/bordfoto/454.jpg"/>
+    <hyperlink ref="F169" r:id="rId335" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.407326671103874%2C31.25948227676575&amp;z=15"/>
+    <hyperlink ref="G169" r:id="rId336" location="" display="https://24reklama.com/images/bordfoto/487.jpg"/>
+    <hyperlink ref="F170" r:id="rId337" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.407326671103874%2C31.25948227676575&amp;z=15"/>
+    <hyperlink ref="G170" r:id="rId338" location="" display="https://24reklama.com/images/bordfoto/488.jpg"/>
+    <hyperlink ref="F171" r:id="rId339" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.41152119732903%2C31.255383861390992&amp;z=17"/>
+    <hyperlink ref="G171" r:id="rId340" location="" display="https://24reklama.com/images/bordfoto/490.jpg"/>
+    <hyperlink ref="F172" r:id="rId341" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.41152119732903%2C31.255383861390992&amp;z=17"/>
+    <hyperlink ref="G172" r:id="rId342" location="" display="https://24reklama.com/images/bordfoto/491.jpg"/>
+    <hyperlink ref="F173" r:id="rId343" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.428341287417055%2C31.24558700440174&amp;z=15"/>
+    <hyperlink ref="G173" r:id="rId344" location="" display="https://24reklama.com/images/bordfoto/кор5537.png"/>
+    <hyperlink ref="F174" r:id="rId345" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.428341287417055%2C31.24558700440174&amp;z=15"/>
+    <hyperlink ref="G174" r:id="rId346" location="" display="https://24reklama.com/images/bordfoto/кор5538.png"/>
+    <hyperlink ref="F175" r:id="rId347" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G175" r:id="rId348" location="" display="https://24reklama.com/images/bordfoto/гор2346_(1).jpg"/>
+    <hyperlink ref="F176" r:id="rId349" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G176" r:id="rId350" location="" display="https://24reklama.com/images/bordfoto/456.jpg"/>
     <hyperlink ref="F177" r:id="rId351" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G177" r:id="rId352" location="" display="https://24reklama.com/images/bordfoto/481.jpg"/>
+    <hyperlink ref="G177" r:id="rId352" location="" display="https://24reklama.com/images/bordfoto/457.jpg"/>
     <hyperlink ref="F178" r:id="rId353" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G178" r:id="rId354" location="" display="https://24reklama.com/images/bordfoto/483.jpg"/>
-[...19 lines deleted...]
-    <hyperlink ref="G188" r:id="rId374" location="" display="https://24reklama.com/images/bordfoto/065.jpg"/>
+    <hyperlink ref="G178" r:id="rId354" location="" display="https://24reklama.com/images/bordfoto/459.jpg"/>
+    <hyperlink ref="F179" r:id="rId355" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.291589222777766%2C31.426952468710624&amp;z=17"/>
+    <hyperlink ref="G179" r:id="rId356" location="" display="https://24reklama.com/images/bordfoto/494.jpg"/>
+    <hyperlink ref="F180" r:id="rId357" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.291589222777766%2C31.426952468710624&amp;z=17"/>
+    <hyperlink ref="G180" r:id="rId358" location="" display="https://24reklama.com/images/bordfoto/495.jpg"/>
+    <hyperlink ref="F181" r:id="rId359" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.291589222777766%2C31.426952468710624&amp;z=17"/>
+    <hyperlink ref="G181" r:id="rId360" location="" display="https://24reklama.com/images/bordfoto/496.jpg"/>
+    <hyperlink ref="F182" r:id="rId361" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.07984614485999%2C30.902011778132234&amp;z=16"/>
+    <hyperlink ref="G182" r:id="rId362" location="" display="https://24reklama.com/images/bordfoto/499.jpg"/>
+    <hyperlink ref="F183" r:id="rId363" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G183" r:id="rId364" location="" display="https://24reklama.com/images/bordfoto/481.jpg"/>
+    <hyperlink ref="F184" r:id="rId365" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G184" r:id="rId366" location="" display="https://24reklama.com/images/bordfoto/483.jpg"/>
+    <hyperlink ref="F185" r:id="rId367" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.020711857375474%2C31.054503934129187&amp;z=16"/>
+    <hyperlink ref="G185" r:id="rId368" location="" display="https://24reklama.com/images/bordfoto/ват_23381.jpg"/>
+    <hyperlink ref="F186" r:id="rId369" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.02000389194715%2C31.054079535131084&amp;z=14"/>
+    <hyperlink ref="G186" r:id="rId370" location="" display="https://24reklama.com/images/bordfoto/ват_30161.jpg"/>
+    <hyperlink ref="F187" r:id="rId371" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G187" r:id="rId372" location="" display="https://24reklama.com/images/bordfoto/ват_540.jpg"/>
+    <hyperlink ref="F188" r:id="rId373" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G188" r:id="rId374" location="" display="https://24reklama.com/images/bordfoto/ват_541.jpg"/>
+    <hyperlink ref="F189" r:id="rId375" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.945339000000985%2C32.110538564386815&amp;z=13"/>
+    <hyperlink ref="G189" r:id="rId376" location="" display="https://24reklama.com/images/bordfoto/486.jpg"/>
+    <hyperlink ref="F190" r:id="rId377" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.48871818746555%2C31.300764781855342&amp;z=9"/>
+    <hyperlink ref="G190" r:id="rId378" location="" display="https://24reklama.com/images/bordfoto/485.jpg"/>
+    <hyperlink ref="F191" r:id="rId379" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.88883341046093%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G191" r:id="rId380" location="" display="https://24reklama.com/images/bordfoto/канів_2023.jpg"/>
+    <hyperlink ref="F192" r:id="rId381" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.888999276781774%2C31.470778751597337&amp;z=9"/>
+    <hyperlink ref="G192" r:id="rId382" location="" display="https://24reklama.com/images/bordfoto/канів_2024.jpg"/>
+    <hyperlink ref="F193" r:id="rId383" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.8414599906975%2C31.7598565103864&amp;z=13"/>
+    <hyperlink ref="G193" r:id="rId384" location="" display="https://24reklama.com/images/bordfoto/064софійвка_А.jpg"/>
+    <hyperlink ref="F194" r:id="rId385" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.8414599906975%2C31.7598565103864&amp;z=13"/>
+    <hyperlink ref="G194" r:id="rId386" location="" display="https://24reklama.com/images/bordfoto/065.jpg"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>