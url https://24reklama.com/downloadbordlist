--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -10,235 +10,241 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="663" uniqueCount="663">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="664" uniqueCount="664">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Місто</t>
   </si>
   <si>
     <t>Розташування</t>
   </si>
   <si>
     <t>Сторона</t>
   </si>
   <si>
     <t>Коментар</t>
   </si>
   <si>
     <t>Карта</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
-    <t>Черв</t>
-[...1 lines deleted...]
-  <si>
     <t>Лип</t>
   </si>
   <si>
     <t>Серп</t>
   </si>
   <si>
     <t>Верес</t>
   </si>
   <si>
+    <t>Жовт</t>
+  </si>
+  <si>
     <t>С0</t>
   </si>
   <si>
     <t>Сміла</t>
   </si>
   <si>
-    <t>ТАБЛИЦЯ ОНОВЛЕНА = 02.06.2026</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ціна с поклейкой </t>
+    <t>ТАБЛИЦЯ ОНОВЛЕНА = 23.07.2026</t>
+  </si>
+  <si>
+    <t>Ціна с поклейкой без транспортних</t>
   </si>
   <si>
     <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/0000.jpg</t>
   </si>
   <si>
     <t>Вільне</t>
   </si>
   <si>
     <t>С28</t>
   </si>
   <si>
-    <t>№28 вул. Незалежності ( березка )</t>
+    <t>№28 вул. Незалежності ( березка ) фор</t>
   </si>
   <si>
     <t>А</t>
   </si>
   <si>
+    <t>5200 грн</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/528.png</t>
+  </si>
+  <si>
+    <t>Заброньоване</t>
+  </si>
+  <si>
+    <t>С29</t>
+  </si>
+  <si>
+    <t>№29 вул. Незалежності ( березка ) фор</t>
+  </si>
+  <si>
+    <t>Б</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/527.png</t>
+  </si>
+  <si>
+    <t>С30</t>
+  </si>
+  <si>
+    <t>№30 вул. Шевченко (шиномонтаж)</t>
+  </si>
+  <si>
+    <t>6000 грн</t>
+  </si>
+  <si>
+    <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/030.jpg</t>
+  </si>
+  <si>
+    <t>С31</t>
+  </si>
+  <si>
+    <t>№31 вул. Шевченко (шиномонтаж)</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/031.jpg</t>
+  </si>
+  <si>
+    <t>С32</t>
+  </si>
+  <si>
+    <t>№32 вул. Мазура ( універсам )</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/032.jpg</t>
+  </si>
+  <si>
+    <t>С33</t>
+  </si>
+  <si>
+    <t>№33 вул. Мазура ( універсам )</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/033.jpg</t>
+  </si>
+  <si>
+    <t>С34</t>
+  </si>
+  <si>
+    <t>№34 Мазура - Кормилюка - Докучаева</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/034.jpg</t>
+  </si>
+  <si>
+    <t>С35</t>
+  </si>
+  <si>
+    <t>№35 Кормилюка - Мазура - Докучаева</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/035.jpg</t>
+  </si>
+  <si>
+    <t>С36</t>
+  </si>
+  <si>
+    <t>№36 Докучаева - Мазура - Кормилюка</t>
+  </si>
+  <si>
+    <t>С</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/036.jpg</t>
+  </si>
+  <si>
+    <t>С37</t>
+  </si>
+  <si>
+    <t>№37 вул. Мазура ( універсам ) фор</t>
+  </si>
+  <si>
     <t>4800 грн</t>
   </si>
   <si>
-    <t>https://24reklama.com/images/bordfoto/028.jpg</t>
-[...88 lines deleted...]
-  <si>
     <t>https://24reklama.com/images/bordfoto/037.jpg</t>
   </si>
   <si>
     <t>С38</t>
   </si>
   <si>
-    <t>№38 вул. Мазура ( універсам ) біо</t>
+    <t>№38 вул. Мазура ( універсам ) фор</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/038.jpg</t>
   </si>
   <si>
     <t>С39</t>
   </si>
   <si>
-    <t>№39 сельхозтехніка ( стІна ) № 9 біо</t>
+    <t>№39 сельхозтехніка ( стІна ) № 9 фор</t>
   </si>
   <si>
     <t>одн</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/039.jpg</t>
   </si>
   <si>
-    <t>Заброньоване</t>
-[...1 lines deleted...]
-  <si>
     <t>С100</t>
   </si>
   <si>
     <t>№100 в'їзд в м.Сміла від Київа</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/1002.jpg</t>
   </si>
   <si>
     <t>С101</t>
   </si>
   <si>
     <t>№101 виїзд з Сміли ( Київ , Умань )</t>
   </si>
   <si>
     <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.381369834337136%2C31.481765079722337&amp;z=9</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/1012.jpg</t>
   </si>
   <si>
     <t>С246</t>
   </si>
   <si>
     <t>№246 вул. Незалежності ( бізнес центр )</t>
@@ -276,51 +282,51 @@
   <si>
     <t>С358</t>
   </si>
   <si>
     <t>№358 вул. Соборна - черкаська (районка)</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/3582.jpg</t>
   </si>
   <si>
     <t>С359</t>
   </si>
   <si>
     <t>№359 вул. Соборна - черкаська (районка) нв</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/3592.jpg</t>
   </si>
   <si>
     <t>С360</t>
   </si>
   <si>
     <t>№360 вул. Соборна ( центр )</t>
   </si>
   <si>
-    <t>6000 грн</t>
+    <t>7000 грн</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/3602.jpg</t>
   </si>
   <si>
     <t>С361</t>
   </si>
   <si>
     <t>№361 вул. Соборна ( центр ) від дороги</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/3612.jpg</t>
   </si>
   <si>
     <t>С362</t>
   </si>
   <si>
     <t>№362 вул. Соборна - Ронтондівска ( военторг )</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/342.jpg</t>
   </si>
   <si>
     <t>С363</t>
   </si>
@@ -480,53 +486,50 @@
   <si>
     <t>№402 вул Незалежності (поворот бутки)</t>
   </si>
   <si>
     <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.229617651425116%2C31.83626586919547&amp;z=16</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/402лівс.png</t>
   </si>
   <si>
     <t>С403</t>
   </si>
   <si>
     <t>№403 вул Перемоги- Мічуріна</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/c_403.png</t>
   </si>
   <si>
     <t>С500</t>
   </si>
   <si>
     <t>№500 вул. Перемоги ( загребля )</t>
   </si>
   <si>
-    <t>5200 грн</t>
-[...1 lines deleted...]
-  <si>
     <t>https://24reklama.com/images/bordfoto/5002.jpg</t>
   </si>
   <si>
     <t>С501</t>
   </si>
   <si>
     <t>№501 вул. Перемоги ( загребля )</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/5012.jpg</t>
   </si>
   <si>
     <t>С502</t>
   </si>
   <si>
     <t>№502 вул. Тріпильска ( лікарня )</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/5022.jpg</t>
   </si>
   <si>
     <t>С503</t>
   </si>
   <si>
     <t>№503 вул. Тріпильска ( лікарня )</t>
@@ -1194,60 +1197,60 @@
   <si>
     <t>https://24reklama.com/images/bordfoto/ш_008_Соборна_А.jpg</t>
   </si>
   <si>
     <t>Ш9</t>
   </si>
   <si>
     <t>ш9 вул. Соборна ( 3 х 5 )</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/ш_009_Соборна_Б.jpg</t>
   </si>
   <si>
     <t>Ш10</t>
   </si>
   <si>
     <t>ш10 вул. Соборна суд</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/ш_0010_Соборна_Суд.jpg</t>
   </si>
   <si>
     <t>Ш2259</t>
   </si>
   <si>
-    <t>ш2259 центр України</t>
-[...2 lines deleted...]
-    <t>https://24reklama.com/images/bordfoto/414.jpg</t>
+    <t>ш2259 центр України СЕРДЦЕ</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/414.png</t>
   </si>
   <si>
     <t>Ш2260</t>
   </si>
   <si>
-    <t>ш2260 центр України</t>
+    <t>ш2260 центр України СЕРДЦЕ</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/ш_260.jpg</t>
   </si>
   <si>
     <t>Ш2261</t>
   </si>
   <si>
     <t>ш2261 транспортна розвязка Н-16</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/416.jpg</t>
   </si>
   <si>
     <t>Ш2262</t>
   </si>
   <si>
     <t>ш2262 транспортна розвязка Н-16</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/417.jpg</t>
   </si>
   <si>
     <t>Ш5520</t>
   </si>
@@ -1563,68 +1566,68 @@
   <si>
     <t>К7</t>
   </si>
   <si>
     <t>к7 хлібзавод</t>
   </si>
   <si>
     <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61622876129667%2C31.470778751597337&amp;z=9</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/443.jpg</t>
   </si>
   <si>
     <t>К8</t>
   </si>
   <si>
     <t>к8 хлібзавод</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/444.jpg</t>
   </si>
   <si>
     <t>К9</t>
   </si>
   <si>
+    <t>к9 парк машбуд</t>
+  </si>
+  <si>
+    <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9</t>
+  </si>
+  <si>
+    <t>https://24reklama.com/images/bordfoto/446.jpg</t>
+  </si>
+  <si>
+    <t>К10</t>
+  </si>
+  <si>
     <t>к10 парк машбуд</t>
   </si>
   <si>
-    <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9</t>
-[...1 lines deleted...]
-  <si>
     <t>https://24reklama.com/images/bordfoto/445.jpg</t>
   </si>
   <si>
-    <t>К10</t>
-[...7 lines deleted...]
-  <si>
     <t>К11</t>
   </si>
   <si>
     <t>к11 траса H01 (біля АЗС)</t>
   </si>
   <si>
     <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.19886139334646%2C31.942246333349985&amp;z=14</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/MT34_(1).png</t>
   </si>
   <si>
     <t>К5524</t>
   </si>
   <si>
     <t>к5524 траса H01(ребідайлівка)</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/471.jpg</t>
   </si>
   <si>
     <t>К5525</t>
   </si>
   <si>
     <t>к5525 траса H01(ребідайлівка)</t>
@@ -1830,51 +1833,51 @@
   <si>
     <t>Г2350</t>
   </si>
   <si>
     <t>г2350 Автовокзал ( одн )</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/459.jpg</t>
   </si>
   <si>
     <t>Г2351</t>
   </si>
   <si>
     <t xml:space="preserve">г2351 Автовокзал від центру №2-Б </t>
   </si>
   <si>
     <t>https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.291589222777766%2C31.426952468710624&amp;z=17</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/494.jpg</t>
   </si>
   <si>
     <t>Г2352</t>
   </si>
   <si>
-    <t xml:space="preserve">г2352 Автовокзал №2-А </t>
+    <t xml:space="preserve">г2352 Автовокзал від корсунь №2-А </t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/495.jpg</t>
   </si>
   <si>
     <t>Г2353</t>
   </si>
   <si>
     <t>г2353 Автовокзал від Корсунь №1-А</t>
   </si>
   <si>
     <t>А1</t>
   </si>
   <si>
     <t>https://24reklama.com/images/bordfoto/496.jpg</t>
   </si>
   <si>
     <t>З2055</t>
   </si>
   <si>
     <t>Звенігородка</t>
   </si>
   <si>
     <t>з2055 транспортна розвязка ( водяники )</t>
   </si>
@@ -2081,53 +2084,53 @@
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/0000.jpg" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/028.jpg" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/528.png" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/029.jpg" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/527.png" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/030.jpg" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/031.jpg" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/032.jpg" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/033.jpg" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/034.jpg" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/035.jpg" TargetMode="External"/>
 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/036.jpg" TargetMode="External"/>
 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/037.jpg" TargetMode="External"/>
 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/038.jpg" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/039.jpg" TargetMode="External"/>
 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/1002.jpg" TargetMode="External"/>
 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.381369834337136%2C31.481765079722337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/1012.jpg" TargetMode="External"/>
 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
@@ -2313,51 +2316,51 @@
 <Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/406.jpg" TargetMode="External"/>
 <Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/407.jpg" TargetMode="External"/>
 <Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_001.jpg" TargetMode="External"/>
 <Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_002.jpg" TargetMode="External"/>
 <Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_003.jpg" TargetMode="External"/>
 <Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_004.jpg" TargetMode="External"/>
 <Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_005.jpg" TargetMode="External"/>
 <Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_006.jpg" TargetMode="External"/>
 <Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17" TargetMode="External"/>
 <Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_007_&#1096;&#1082;_&#1085;&#1072;&#1090;&#1072;&#1088;&#1110;&#1091;&#1089;_.jpg" TargetMode="External"/>
 <Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17" TargetMode="External"/>
 <Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_008_&#1057;&#1086;&#1073;&#1086;&#1088;&#1085;&#1072;_&#1040;.jpg" TargetMode="External"/>
 <Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17" TargetMode="External"/>
 <Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_009_&#1057;&#1086;&#1073;&#1086;&#1088;&#1085;&#1072;_&#1041;.jpg" TargetMode="External"/>
 <Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17" TargetMode="External"/>
 <Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_0010_&#1057;&#1086;&#1073;&#1086;&#1088;&#1085;&#1072;_&#1057;&#1091;&#1076;.jpg" TargetMode="External"/>
 <Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/414.jpg" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/414.png" TargetMode="External"/>
 <Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1096;_260.jpg" TargetMode="External"/>
 <Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/416.jpg" TargetMode="External"/>
 <Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/417.jpg" TargetMode="External"/>
 <Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/418.jpg" TargetMode="External"/>
 <Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/419.jpg" TargetMode="External"/>
 <Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/420.jpg" TargetMode="External"/>
 <Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/421.jpg" TargetMode="External"/>
 <Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/422.jpg" TargetMode="External"/>
 <Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/423.jpg" TargetMode="External"/>
 <Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/424.jpg" TargetMode="External"/>
 <Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/425.jpg" TargetMode="External"/>
 <Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.345237735133324%2C31.922536276570323&amp;z=14" TargetMode="External"/>
 <Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1077;&#1084;&#1087;&#1110;&#1085;&#1075;.png" TargetMode="External"/>
 <Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.303553595546695%2C31.90491037391179&amp;z=14" TargetMode="External"/>
@@ -2383,53 +2386,53 @@
 <Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/434.png" TargetMode="External"/>
 <Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/5528.png" TargetMode="External"/>
 <Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/435.jpg" TargetMode="External"/>
 <Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/436.jpg" TargetMode="External"/>
 <Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63301913575112%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/437.jpg" TargetMode="External"/>
 <Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63201854994219%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/438.jpg" TargetMode="External"/>
 <Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.62147236111703%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/439.jpg" TargetMode="External"/>
 <Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.62138202753647%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/440.jpg" TargetMode="External"/>
 <Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.619957247375936%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/441.jpg" TargetMode="External"/>
 <Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61986691377189%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/442.jpg" TargetMode="External"/>
 <Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61622876129667%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/443.jpg" TargetMode="External"/>
 <Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61622876129667%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/444.jpg" TargetMode="External"/>
 <Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/445.jpg" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/446.jpg" TargetMode="External"/>
 <Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9" TargetMode="External"/>
-<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/446.jpg" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/445.jpg" TargetMode="External"/>
 <Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.19886139334646%2C31.942246333349985&amp;z=14" TargetMode="External"/>
 <Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/MT34_(1).png" TargetMode="External"/>
 <Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/471.jpg" TargetMode="External"/>
 <Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/472.jpg" TargetMode="External"/>
 <Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/447.jpg" TargetMode="External"/>
 <Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/455.jpg" TargetMode="External"/>
 <Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/460.jpg" TargetMode="External"/>
 <Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/461.jpg" TargetMode="External"/>
 <Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/489.jpg" TargetMode="External"/>
 <Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.41180789372112%2C31.255340946046754&amp;z=17" TargetMode="External"/>
 <Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/492.jpg" TargetMode="External"/>
 <Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1086;&#1088;_326_&#1089;&#1090;_&#1057;1.jpg" TargetMode="External"/>
 <Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.431955631302586%2C31.289525071419888&amp;z=15" TargetMode="External"/>
 <Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/493.jpg" TargetMode="External"/>
 <Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/453.jpg" TargetMode="External"/>
 <Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9" TargetMode="External"/>
@@ -2474,51 +2477,51 @@
 <Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1074;&#1072;&#1090;_540.jpg" TargetMode="External"/>
 <Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1074;&#1072;&#1090;_541.jpg" TargetMode="External"/>
 <Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.945339000000985%2C32.110538564386815&amp;z=13" TargetMode="External"/>
 <Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/486.jpg" TargetMode="External"/>
 <Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.48871818746555%2C31.300764781855342&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/485.jpg" TargetMode="External"/>
 <Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.88883341046093%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1072;&#1085;&#1110;&#1074;_2023.jpg" TargetMode="External"/>
 <Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.888999276781774%2C31.470778751597337&amp;z=9" TargetMode="External"/>
 <Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/&#1082;&#1072;&#1085;&#1110;&#1074;_2024.jpg" TargetMode="External"/>
 <Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.8414599906975%2C31.7598565103864&amp;z=13" TargetMode="External"/>
 <Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/064&#1089;&#1086;&#1092;&#1110;&#1080;&#774;&#1074;&#1082;&#1072;_&#1040;.jpg" TargetMode="External"/>
 <Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.8414599906975%2C31.7598565103864&amp;z=13" TargetMode="External"/>
 <Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://24reklama.com/images/bordfoto/065.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K194"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="56" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
-    <col min="5" max="5" width="18" customWidth="1"/>
+    <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="60" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -2573,6756 +2576,6756 @@
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s" s="2">
         <v>15</v>
       </c>
       <c r="G3" t="s" s="2">
         <v>22</v>
       </c>
-      <c r="H3" t="s" s="3">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H3" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I3" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J3" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K3" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s" s="2">
         <v>15</v>
       </c>
       <c r="G4" t="s" s="2">
-        <v>26</v>
-[...11 lines deleted...]
-        <v>17</v>
+        <v>27</v>
+      </c>
+      <c r="H4" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s" s="4">
+        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H5" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I5" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J5" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K5" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I6" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J6" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K6" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G7" t="s" s="2">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>38</v>
+      </c>
+      <c r="H7" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I7" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J7" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K7" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s" s="2">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I8" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J8" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K8" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G9" t="s" s="2">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I9" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J9" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K9" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G10" t="s" s="2">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H10" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I10" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J10" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K10" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G11" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I11" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J11" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K11" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s" s="2">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K12" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>12</v>
       </c>
       <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" t="s">
         <v>54</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G13" t="s" s="2">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I13" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J13" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K13" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G14" t="s" s="2">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I14" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="J14" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="K14" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>12</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F15" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G15" t="s" s="2">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>65</v>
+      </c>
+      <c r="H15" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I15" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J15" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K15" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>12</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F16" t="s" s="2">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G16" t="s" s="2">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>69</v>
+      </c>
+      <c r="H16" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I16" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J16" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K16" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G17" t="s" s="2">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H17" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I17" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J17" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K17" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F18" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G18" t="s" s="2">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H18" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I18" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J18" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K18" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F19" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G19" t="s" s="2">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H19" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I19" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J19" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K19" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
         <v>12</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F20" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G20" t="s" s="2">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H20" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I20" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J20" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K20" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>12</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F21" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G21" t="s" s="2">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H21" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I21" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J21" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K21" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E22" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F22" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G22" t="s" s="2">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H22" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I22" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J22" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K22" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E23" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F23" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G23" t="s" s="2">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H23" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I23" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J23" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K23" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" t="s">
+        <v>61</v>
+      </c>
+      <c r="E24" t="s">
         <v>90</v>
       </c>
-      <c r="B24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F24" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G24" t="s" s="2">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H24" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I24" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J24" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K24" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
         <v>12</v>
       </c>
       <c r="C25" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F25" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G25" t="s" s="2">
-        <v>95</v>
-[...11 lines deleted...]
-        <v>17</v>
+        <v>97</v>
+      </c>
+      <c r="H25" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I25" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="J25" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="K25" t="s" s="4">
+        <v>23</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
         <v>12</v>
       </c>
       <c r="C26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D26" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F26" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G26" t="s" s="2">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>100</v>
+      </c>
+      <c r="H26" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I26" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J26" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K26" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
         <v>12</v>
       </c>
       <c r="C27" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E27" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F27" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G27" t="s" s="2">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H27" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I27" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J27" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K27" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B28" t="s">
         <v>12</v>
       </c>
       <c r="C28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D28" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E28" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F28" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G28" t="s" s="2">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H28" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I28" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J28" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K28" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B29" t="s">
         <v>12</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F29" t="s" s="2">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G29" t="s" s="2">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H29" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I29" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J29" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K29" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D30" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F30" t="s" s="2">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G30" t="s" s="2">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>113</v>
+      </c>
+      <c r="H30" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I30" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J30" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K30" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>12</v>
       </c>
       <c r="C31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D31" t="s">
         <v>20</v>
       </c>
       <c r="E31" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F31" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G31" t="s" s="2">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H31" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I31" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J31" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K31" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>12</v>
       </c>
       <c r="C32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D32" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F32" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G32" t="s" s="2">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H32" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I32" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J32" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K32" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
         <v>12</v>
       </c>
       <c r="C33" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F33" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G33" t="s" s="2">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H33" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I33" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J33" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K33" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>12</v>
       </c>
       <c r="C34" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D34" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F34" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G34" t="s" s="2">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H34" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I34" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J34" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K34" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
         <v>12</v>
       </c>
       <c r="C35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F35" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G35" t="s" s="2">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H35" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I35" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J35" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K35" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
         <v>12</v>
       </c>
       <c r="C36" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D36" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F36" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G36" t="s" s="2">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H36" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I36" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J36" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K36" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
         <v>12</v>
       </c>
       <c r="C37" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D37" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E37" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F37" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G37" t="s" s="2">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H37" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I37" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J37" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K37" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
         <v>12</v>
       </c>
       <c r="C38" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F38" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G38" t="s" s="2">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H38" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I38" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J38" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K38" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>12</v>
       </c>
       <c r="C39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D39" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F39" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G39" t="s" s="2">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>140</v>
+      </c>
+      <c r="H39" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I39" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J39" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K39" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
         <v>12</v>
       </c>
       <c r="C40" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D40" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E40" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F40" t="s" s="2">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G40" t="s" s="2">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H40" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I40" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J40" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K40" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
         <v>12</v>
       </c>
       <c r="C41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E41" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F41" t="s" s="2">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G41" t="s" s="2">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H41" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I41" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J41" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K41" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D42" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E42" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F42" t="s" s="2">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G42" t="s" s="2">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H42" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I42" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J42" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K42" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B43" t="s">
         <v>12</v>
       </c>
       <c r="C43" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D43" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E43" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F43" t="s" s="2">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G43" t="s" s="2">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H43" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I43" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J43" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K43" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B44" t="s">
         <v>12</v>
       </c>
       <c r="C44" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F44" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G44" t="s" s="2">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H44" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I44" t="s" s="3">
-        <v>17</v>
+      <c r="I44" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J44" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K44" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B45" t="s">
         <v>12</v>
       </c>
       <c r="C45" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D45" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F45" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G45" t="s" s="2">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>161</v>
+      </c>
+      <c r="H45" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I45" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J45" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K45" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B46" t="s">
         <v>12</v>
       </c>
       <c r="C46" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D46" t="s">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G46" t="s" s="2">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H46" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I46" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J46" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K46" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D47" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G47" t="s" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H47" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I47" t="s" s="3">
-        <v>17</v>
+      <c r="I47" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J47" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K47" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B48" t="s">
         <v>12</v>
       </c>
       <c r="C48" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D48" t="s">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G48" t="s" s="2">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H48" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I48" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J48" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K48" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B49" t="s">
         <v>12</v>
       </c>
       <c r="C49" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D49" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G49" t="s" s="2">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H49" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I49" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J49" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K49" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B50" t="s">
         <v>12</v>
       </c>
       <c r="C50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D50" t="s">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G50" t="s" s="2">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H50" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I50" t="s" s="3">
-        <v>17</v>
+      <c r="I50" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J50" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K50" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D51" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G51" t="s" s="2">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H51" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I51" t="s" s="3">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="I51" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="J51" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="K51" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B52" t="s">
         <v>12</v>
       </c>
       <c r="C52" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G52" t="s" s="2">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H52" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I52" t="s" s="3">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="I52" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="J52" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="K52" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B53" t="s">
         <v>12</v>
       </c>
       <c r="C53" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D53" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G53" t="s" s="2">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H53" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I53" t="s" s="3">
-        <v>17</v>
+      <c r="I53" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J53" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K53" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B54" t="s">
         <v>12</v>
       </c>
       <c r="C54" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D54" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G54" t="s" s="2">
-        <v>187</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>188</v>
+      </c>
+      <c r="H54" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I54" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="J54" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="K54" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B55" t="s">
         <v>12</v>
       </c>
       <c r="C55" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D55" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G55" t="s" s="2">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H55" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I55" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J55" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K55" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D56" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E56" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F56" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G56" t="s" s="2">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H56" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I56" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J56" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K56" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F57" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G57" t="s" s="2">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H57" t="s" s="4">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I57" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="J57" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="K57" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B58" t="s">
         <v>12</v>
       </c>
       <c r="C58" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D58" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F58" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G58" t="s" s="2">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H58" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I58" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J58" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K58" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B59" t="s">
         <v>12</v>
       </c>
       <c r="C59" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D59" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E59" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F59" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G59" t="s" s="2">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H59" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I59" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J59" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K59" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B60" t="s">
         <v>12</v>
       </c>
       <c r="C60" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F60" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G60" t="s" s="2">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H60" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I60" t="s" s="3">
-        <v>17</v>
+      <c r="I60" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J60" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K60" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D61" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F61" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G61" t="s" s="2">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H61" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I61" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J61" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K61" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D62" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E62" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F62" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G62" t="s" s="2">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H62" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I62" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J62" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K62" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B63" t="s">
         <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F63" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G63" t="s" s="2">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>215</v>
+      </c>
+      <c r="H63" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="I63" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J63" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K63" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B64" t="s">
         <v>12</v>
       </c>
       <c r="C64" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D64" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F64" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G64" t="s" s="2">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H64" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I64" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J64" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K64" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B65" t="s">
         <v>12</v>
       </c>
       <c r="C65" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D65" t="s">
         <v>20</v>
       </c>
       <c r="E65" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F65" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G65" t="s" s="2">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H65" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I65" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J65" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K65" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D66" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F66" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G66" t="s" s="2">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H66" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I66" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J66" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K66" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D67" t="s">
         <v>20</v>
       </c>
       <c r="E67" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F67" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G67" t="s" s="2">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H67" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I67" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J67" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K67" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D68" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F68" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G68" t="s" s="2">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H68" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I68" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J68" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K68" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B69" t="s">
         <v>12</v>
       </c>
       <c r="C69" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D69" t="s">
         <v>20</v>
       </c>
       <c r="E69" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F69" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G69" t="s" s="2">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H69" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I69" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J69" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K69" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B70" t="s">
         <v>12</v>
       </c>
       <c r="C70" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D70" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F70" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G70" t="s" s="2">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H70" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I70" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J70" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K70" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F71" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G71" t="s" s="2">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H71" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I71" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J71" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K71" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B72" t="s">
         <v>12</v>
       </c>
       <c r="C72" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D72" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F72" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G72" t="s" s="2">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H72" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I72" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J72" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K72" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B73" t="s">
         <v>12</v>
       </c>
       <c r="C73" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D73" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E73" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F73" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G73" t="s" s="2">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H73" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I73" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J73" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K73" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B74" t="s">
         <v>12</v>
       </c>
       <c r="C74" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D74" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E74" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F74" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G74" t="s" s="2">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H74" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I74" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J74" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K74" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B75" t="s">
         <v>12</v>
       </c>
       <c r="C75" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D75" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E75" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F75" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G75" t="s" s="2">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H75" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I75" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J75" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K75" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B76" t="s">
         <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F76" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G76" t="s" s="2">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H76" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I76" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J76" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K76" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D77" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F77" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G77" t="s" s="2">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H77" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I77" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="J77" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="K77" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B78" t="s">
         <v>12</v>
       </c>
       <c r="C78" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D78" t="s">
         <v>20</v>
       </c>
       <c r="E78" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F78" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G78" t="s" s="2">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H78" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I78" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J78" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K78" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D79" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E79" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F79" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G79" t="s" s="2">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H79" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I79" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J79" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K79" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D80" t="s">
         <v>20</v>
       </c>
       <c r="E80" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F80" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G80" t="s" s="2">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H80" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I80" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J80" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K80" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D81" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F81" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G81" t="s" s="2">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H81" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I81" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J81" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K81" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F82" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G82" t="s" s="2">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H82" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I82" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J82" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K82" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B83" t="s">
         <v>12</v>
       </c>
       <c r="C83" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D83" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F83" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G83" t="s" s="2">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>275</v>
+      </c>
+      <c r="H83" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I83" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J83" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K83" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B84" t="s">
         <v>12</v>
       </c>
       <c r="C84" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F84" t="s" s="2">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="G84" t="s" s="2">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H84" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I84" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J84" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K84" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B85" t="s">
         <v>12</v>
       </c>
       <c r="C85" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D85" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F85" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G85" t="s" s="2">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H85" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I85" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J85" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K85" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D86" t="s">
         <v>20</v>
       </c>
       <c r="E86" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F86" t="s" s="2">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G86" t="s" s="2">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H86" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I86" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J86" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K86" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D87" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F87" t="s" s="2">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G87" t="s" s="2">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H87" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I87" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J87" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K87" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D88" t="s">
         <v>20</v>
       </c>
       <c r="E88" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F88" t="s" s="2">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G88" t="s" s="2">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H88" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I88" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J88" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K88" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B89" t="s">
         <v>12</v>
       </c>
       <c r="C89" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D89" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F89" t="s" s="2">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G89" t="s" s="2">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H89" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I89" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J89" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K89" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B90" t="s">
         <v>12</v>
       </c>
       <c r="C90" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F90" t="s" s="2">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G90" t="s" s="2">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H90" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I90" t="s" s="3">
-        <v>17</v>
+      <c r="I90" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J90" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K90" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B91" t="s">
         <v>12</v>
       </c>
       <c r="C91" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D91" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F91" t="s" s="2">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G91" t="s" s="2">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>305</v>
+      </c>
+      <c r="H91" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I91" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J91" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K91" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B92" t="s">
         <v>12</v>
       </c>
       <c r="C92" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D92" t="s">
         <v>20</v>
       </c>
       <c r="E92" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F92" t="s" s="2">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G92" t="s" s="2">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H92" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I92" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J92" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K92" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B93" t="s">
         <v>12</v>
       </c>
       <c r="C93" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D93" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F93" t="s" s="2">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G93" t="s" s="2">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H93" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I93" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J93" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K93" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B94" t="s">
         <v>12</v>
       </c>
       <c r="C94" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D94" t="s">
         <v>20</v>
       </c>
       <c r="E94" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F94" t="s" s="2">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G94" t="s" s="2">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H94" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I94" t="s" s="3">
-        <v>17</v>
+      <c r="I94" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J94" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K94" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D95" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F95" t="s" s="2">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G95" t="s" s="2">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H95" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I95" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J95" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K95" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B96" t="s">
         <v>12</v>
       </c>
       <c r="C96" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D96" t="s">
         <v>20</v>
       </c>
       <c r="E96" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F96" t="s" s="2">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G96" t="s" s="2">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H96" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I96" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J96" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K96" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B97" t="s">
         <v>12</v>
       </c>
       <c r="C97" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D97" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F97" t="s" s="2">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G97" t="s" s="2">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H97" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I97" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J97" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K97" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B98" t="s">
         <v>12</v>
       </c>
       <c r="C98" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D98" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E98" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F98" t="s" s="2">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G98" t="s" s="2">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H98" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I98" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J98" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K98" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B99" t="s">
         <v>12</v>
       </c>
       <c r="C99" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D99" t="s">
         <v>20</v>
       </c>
       <c r="E99" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F99" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G99" t="s" s="2">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>332</v>
+      </c>
+      <c r="H99" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I99" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J99" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K99" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B100" t="s">
         <v>12</v>
       </c>
       <c r="C100" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D100" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F100" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G100" t="s" s="2">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H100" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I100" t="s" s="3">
-        <v>17</v>
+      <c r="I100" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J100" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K100" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B101" t="s">
         <v>12</v>
       </c>
       <c r="C101" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D101" t="s">
         <v>20</v>
       </c>
       <c r="E101" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F101" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G101" t="s" s="2">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H101" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I101" t="s" s="3">
-        <v>17</v>
+      <c r="I101" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J101" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K101" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B102" t="s">
         <v>12</v>
       </c>
       <c r="C102" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D102" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F102" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G102" t="s" s="2">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H102" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I102" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J102" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K102" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B103" t="s">
         <v>12</v>
       </c>
       <c r="C103" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D103" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E103" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F103" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G103" t="s" s="2">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H103" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I103" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J103" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K103" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B104" t="s">
         <v>12</v>
       </c>
       <c r="C104" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D104" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E104" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F104" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G104" t="s" s="2">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H104" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I104" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J104" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K104" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B105" t="s">
         <v>12</v>
       </c>
       <c r="C105" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D105" t="s">
         <v>20</v>
       </c>
       <c r="E105" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F105" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G105" t="s" s="2">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H105" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I105" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J105" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K105" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B106" t="s">
         <v>12</v>
       </c>
       <c r="C106" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D106" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F106" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G106" t="s" s="2">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H106" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I106" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J106" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K106" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B107" t="s">
         <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D107" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E107" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F107" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G107" t="s" s="2">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H107" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I107" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J107" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K107" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B108" t="s">
         <v>12</v>
       </c>
       <c r="C108" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D108" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E108" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F108" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G108" t="s" s="2">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H108" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I108" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J108" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K108" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B109" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C109" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D109" t="s">
         <v>20</v>
       </c>
       <c r="E109" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F109" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G109" t="s" s="2">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>364</v>
+      </c>
+      <c r="H109" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I109" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J109" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K109" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B110" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C110" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D110" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E110" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F110" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G110" t="s" s="2">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H110" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I110" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J110" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K110" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B111" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C111" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D111" t="s">
         <v>20</v>
       </c>
       <c r="E111" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F111" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G111" t="s" s="2">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H111" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I111" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J111" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K111" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B112" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C112" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D112" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E112" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F112" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G112" t="s" s="2">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H112" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I112" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J112" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K112" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B113" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C113" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D113" t="s">
         <v>20</v>
       </c>
       <c r="E113" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F113" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G113" t="s" s="2">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H113" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I113" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J113" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K113" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C114" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D114" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E114" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F114" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G114" t="s" s="2">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H114" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I114" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J114" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K114" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B115" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C115" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D115" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E115" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F115" t="s" s="2">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G115" t="s" s="2">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H115" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I115" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J115" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K115" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B116" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C116" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D116" t="s">
         <v>20</v>
       </c>
       <c r="E116" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F116" t="s" s="2">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G116" t="s" s="2">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H116" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I116" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J116" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K116" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B117" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C117" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D117" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E117" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F117" t="s" s="2">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G117" t="s" s="2">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>390</v>
+      </c>
+      <c r="H117" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I117" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J117" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K117" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B118" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C118" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D118" t="s">
         <v>20</v>
       </c>
       <c r="E118" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F118" t="s" s="2">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G118" t="s" s="2">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="H118" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I118" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J118" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K118" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B119" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C119" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D119" t="s">
         <v>20</v>
       </c>
       <c r="E119" t="s">
-        <v>362</v>
+        <v>30</v>
       </c>
       <c r="F119" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G119" t="s" s="2">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>396</v>
+      </c>
+      <c r="H119" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I119" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J119" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K119" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B120" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C120" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D120" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E120" t="s">
-        <v>362</v>
+        <v>30</v>
       </c>
       <c r="F120" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G120" t="s" s="2">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>399</v>
+      </c>
+      <c r="H120" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I120" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J120" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K120" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B121" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C121" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D121" t="s">
         <v>20</v>
       </c>
       <c r="E121" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F121" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G121" t="s" s="2">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H121" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I121" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J121" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K121" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B122" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C122" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D122" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E122" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F122" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G122" t="s" s="2">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>405</v>
+      </c>
+      <c r="H122" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I122" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J122" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K122" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B123" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C123" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D123" t="s">
         <v>20</v>
       </c>
       <c r="E123" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F123" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G123" t="s" s="2">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>408</v>
+      </c>
+      <c r="H123" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I123" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J123" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K123" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B124" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C124" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D124" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E124" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F124" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G124" t="s" s="2">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H124" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I124" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J124" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K124" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B125" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C125" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D125" t="s">
         <v>20</v>
       </c>
       <c r="E125" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F125" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G125" t="s" s="2">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H125" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I125" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J125" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K125" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B126" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C126" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D126" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E126" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F126" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G126" t="s" s="2">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H126" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I126" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J126" t="s" s="4">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="K126" t="s" s="3">
+        <v>17</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B127" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C127" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D127" t="s">
         <v>20</v>
       </c>
       <c r="E127" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F127" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G127" t="s" s="2">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>422</v>
+      </c>
+      <c r="H127" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I127" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J127" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K127" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B128" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C128" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D128" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E128" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F128" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G128" t="s" s="2">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>425</v>
+      </c>
+      <c r="H128" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I128" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J128" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K128" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B129" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C129" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D129" t="s">
         <v>20</v>
       </c>
       <c r="E129" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F129" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G129" t="s" s="2">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>428</v>
+      </c>
+      <c r="H129" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I129" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J129" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K129" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B130" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C130" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D130" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F130" t="s" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G130" t="s" s="2">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>431</v>
+      </c>
+      <c r="H130" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I130" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J130" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K130" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B131" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C131" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D131" t="s">
         <v>20</v>
       </c>
       <c r="E131" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F131" t="s" s="2">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G131" t="s" s="2">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H131" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I131" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J131" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K131" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B132" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C132" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D132" t="s">
         <v>20</v>
       </c>
       <c r="E132" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F132" t="s" s="2">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G132" t="s" s="2">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H132" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I132" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J132" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K132" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B133" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C133" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D133" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E133" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F133" t="s" s="2">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G133" t="s" s="2">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H133" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I133" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J133" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K133" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B134" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C134" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D134" t="s">
         <v>20</v>
       </c>
       <c r="E134" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F134" t="s" s="2">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G134" t="s" s="2">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H134" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I134" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J134" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K134" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B135" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C135" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D135" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F135" t="s" s="2">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G135" t="s" s="2">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H135" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I135" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J135" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K135" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B136" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C136" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D136" t="s">
         <v>20</v>
       </c>
       <c r="E136" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F136" t="s" s="2">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="G136" t="s" s="2">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H136" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I136" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J136" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K136" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B137" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C137" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D137" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E137" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F137" t="s" s="2">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G137" t="s" s="2">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H137" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I137" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J137" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K137" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B138" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C138" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D138" t="s">
         <v>20</v>
       </c>
       <c r="E138" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F138" t="s" s="2">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G138" t="s" s="2">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H138" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I138" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J138" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K138" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B139" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C139" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D139" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E139" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F139" t="s" s="2">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G139" t="s" s="2">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H139" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I139" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J139" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K139" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B140" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C140" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D140" t="s">
         <v>20</v>
       </c>
       <c r="E140" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F140" t="s" s="2">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G140" t="s" s="2">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H140" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I140" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J140" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K140" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B141" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C141" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D141" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E141" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F141" t="s" s="2">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G141" t="s" s="2">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>472</v>
+      </c>
+      <c r="H141" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="I141" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J141" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K141" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B142" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C142" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D142" t="s">
         <v>20</v>
       </c>
       <c r="E142" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F142" t="s" s="2">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G142" t="s" s="2">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H142" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I142" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J142" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K142" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B143" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C143" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D143" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E143" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F143" t="s" s="2">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G143" t="s" s="2">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H143" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I143" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J143" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K143" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B144" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C144" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D144" t="s">
         <v>20</v>
       </c>
       <c r="E144" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F144" t="s" s="2">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G144" t="s" s="2">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="H144" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I144" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J144" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K144" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B145" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C145" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D145" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E145" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F145" t="s" s="2">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G145" t="s" s="2">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H145" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I145" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J145" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K145" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B146" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C146" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D146" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E146" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F146" t="s" s="2">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="G146" t="s" s="2">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="H146" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I146" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J146" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K146" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B147" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C147" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D147" t="s">
         <v>20</v>
       </c>
       <c r="E147" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F147" t="s" s="2">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G147" t="s" s="2">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H147" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I147" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J147" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K147" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B148" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C148" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D148" t="s">
         <v>20</v>
       </c>
       <c r="E148" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F148" t="s" s="2">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="G148" t="s" s="2">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H148" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I148" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J148" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K148" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B149" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C149" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D149" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E149" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F149" t="s" s="2">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G149" t="s" s="2">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="H149" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I149" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J149" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K149" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B150" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C150" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D150" t="s">
         <v>20</v>
       </c>
       <c r="E150" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F150" t="s" s="2">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G150" t="s" s="2">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>505</v>
+      </c>
+      <c r="H150" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I150" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J150" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K150" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B151" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C151" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D151" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E151" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F151" t="s" s="2">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="G151" t="s" s="2">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="H151" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I151" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J151" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K151" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B152" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C152" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D152" t="s">
         <v>20</v>
       </c>
       <c r="E152" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F152" t="s" s="2">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G152" t="s" s="2">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="H152" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I152" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J152" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K152" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B153" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C153" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D153" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E153" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F153" t="s" s="2">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G153" t="s" s="2">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>516</v>
+      </c>
+      <c r="H153" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I153" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J153" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K153" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B154" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C154" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D154" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E154" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F154" t="s" s="2">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G154" t="s" s="2">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H154" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I154" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J154" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K154" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B155" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C155" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D155" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E155" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F155" t="s" s="2">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G155" t="s" s="2">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H155" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I155" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J155" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K155" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B156" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C156" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D156" t="s">
         <v>20</v>
       </c>
       <c r="E156" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F156" t="s" s="2">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G156" t="s" s="2">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="H156" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I156" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J156" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K156" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B157" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C157" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D157" t="s">
         <v>20</v>
       </c>
       <c r="E157" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F157" t="s" s="2">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G157" t="s" s="2">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H157" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I157" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J157" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K157" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B158" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C158" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D158" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E158" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F158" t="s" s="2">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G158" t="s" s="2">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H158" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I158" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J158" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K158" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B159" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C159" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D159" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E159" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F159" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G159" t="s" s="2">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H159" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I159" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J159" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K159" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B160" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C160" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D160" t="s">
         <v>20</v>
       </c>
       <c r="E160" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F160" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G160" t="s" s="2">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="H160" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I160" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J160" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K160" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B161" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C161" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D161" t="s">
         <v>20</v>
       </c>
       <c r="E161" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F161" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G161" t="s" s="2">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>544</v>
+      </c>
+      <c r="H161" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="I161" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J161" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K161" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B162" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C162" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D162" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F162" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G162" t="s" s="2">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H162" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I162" t="s" s="3">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="I162" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="J162" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="K162" t="s" s="4">
+        <v>23</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B163" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C163" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D163" t="s">
         <v>20</v>
       </c>
       <c r="E163" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F163" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G163" t="s" s="2">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>550</v>
+      </c>
+      <c r="H163" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I163" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J163" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K163" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B164" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C164" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D164" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E164" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F164" t="s" s="2">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G164" t="s" s="2">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>554</v>
+      </c>
+      <c r="H164" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I164" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J164" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K164" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B165" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C165" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D165" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E165" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F165" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G165" t="s" s="2">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>557</v>
+      </c>
+      <c r="H165" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I165" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J165" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K165" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B166" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C166" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D166" t="s">
         <v>20</v>
       </c>
       <c r="E166" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F166" t="s" s="2">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G166" t="s" s="2">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H166" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I166" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J166" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K166" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B167" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C167" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D167" t="s">
         <v>20</v>
       </c>
       <c r="E167" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F167" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G167" t="s" s="2">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="H167" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I167" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J167" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K167" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B168" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C168" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D168" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E168" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F168" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G168" t="s" s="2">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="H168" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I168" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J168" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K168" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B169" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C169" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D169" t="s">
         <v>20</v>
       </c>
       <c r="E169" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F169" t="s" s="2">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="G169" t="s" s="2">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="H169" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I169" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J169" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K169" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B170" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C170" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D170" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F170" t="s" s="2">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="G170" t="s" s="2">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="H170" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I170" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J170" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K170" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B171" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C171" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D171" t="s">
         <v>20</v>
       </c>
       <c r="E171" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F171" t="s" s="2">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="G171" t="s" s="2">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="H171" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I171" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J171" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K171" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B172" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C172" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D172" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E172" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F172" t="s" s="2">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="G172" t="s" s="2">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="H172" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I172" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J172" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K172" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B173" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C173" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D173" t="s">
         <v>20</v>
       </c>
       <c r="E173" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F173" t="s" s="2">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="G173" t="s" s="2">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H173" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I173" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J173" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K173" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B174" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C174" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D174" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E174" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F174" t="s" s="2">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="G174" t="s" s="2">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H174" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I174" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J174" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K174" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B175" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C175" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D175" t="s">
         <v>20</v>
       </c>
       <c r="E175" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F175" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G175" t="s" s="2">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="H175" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I175" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J175" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K175" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B176" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C176" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D176" t="s">
         <v>20</v>
       </c>
       <c r="E176" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F176" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G176" t="s" s="2">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>595</v>
+      </c>
+      <c r="H176" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I176" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J176" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K176" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B177" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C177" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D177" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E177" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F177" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G177" t="s" s="2">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="H177" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I177" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J177" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K177" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B178" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C178" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D178" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E178" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F178" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G178" t="s" s="2">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H178" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I178" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J178" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K178" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B179" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C179" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D179" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E179" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F179" t="s" s="2">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G179" t="s" s="2">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H179" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I179" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J179" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K179" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B180" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C180" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D180" t="s">
         <v>20</v>
       </c>
       <c r="E180" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F180" t="s" s="2">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G180" t="s" s="2">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>608</v>
+      </c>
+      <c r="H180" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I180" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J180" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K180" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B181" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C181" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D181" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E181" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F181" t="s" s="2">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G181" t="s" s="2">
-        <v>611</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>612</v>
+      </c>
+      <c r="H181" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="I181" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J181" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K181" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B182" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C182" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D182" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E182" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F182" t="s" s="2">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="G182" t="s" s="2">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="H182" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I182" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J182" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K182" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B183" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C183" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D183" t="s">
         <v>20</v>
       </c>
       <c r="E183" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F183" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G183" t="s" s="2">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H183" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I183" t="s" s="4">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="J183" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K183" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B184" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C184" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D184" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E184" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F184" t="s" s="2">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G184" t="s" s="2">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>623</v>
+      </c>
+      <c r="H184" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I184" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J184" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K184" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B185" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C185" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D185" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E185" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F185" t="s" s="2">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="G185" t="s" s="2">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>628</v>
+      </c>
+      <c r="H185" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I185" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J185" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K185" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B186" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C186" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D186" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E186" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F186" t="s" s="2">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="G186" t="s" s="2">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="H186" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I186" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J186" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K186" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B187" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C187" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D187" t="s">
         <v>20</v>
       </c>
       <c r="E187" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F187" t="s" s="2">
         <v>15</v>
       </c>
       <c r="G187" t="s" s="2">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="H187" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I187" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J187" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K187" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B188" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C188" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D188" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E188" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="F188" t="s" s="2">
         <v>15</v>
       </c>
       <c r="G188" t="s" s="2">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H188" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I188" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J188" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K188" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B189" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C189" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D189" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E189" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F189" t="s" s="2">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="G189" t="s" s="2">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="H189" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I189" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J189" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K189" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B190" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C190" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D190" t="s">
         <v>20</v>
       </c>
       <c r="E190" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F190" t="s" s="2">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G190" t="s" s="2">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="H190" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I190" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J190" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K190" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B191" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C191" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D191" t="s">
         <v>20</v>
       </c>
       <c r="E191" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F191" t="s" s="2">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="G191" t="s" s="2">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>652</v>
+      </c>
+      <c r="H191" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="I191" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J191" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K191" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B192" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C192" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D192" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E192" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F192" t="s" s="2">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="G192" t="s" s="2">
-        <v>655</v>
-[...11 lines deleted...]
-        <v>17</v>
+        <v>656</v>
+      </c>
+      <c r="H192" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="I192" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="J192" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="K192" t="s" s="4">
+        <v>23</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B193" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C193" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D193" t="s">
         <v>20</v>
       </c>
       <c r="E193" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F193" t="s" s="2">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="G193" t="s" s="2">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="H193" t="s" s="3">
         <v>17</v>
       </c>
-      <c r="I193" t="s" s="3">
-        <v>17</v>
+      <c r="I193" t="s" s="4">
+        <v>23</v>
       </c>
       <c r="J193" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K193" t="s" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B194" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C194" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D194" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E194" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F194" t="s" s="2">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="G194" t="s" s="2">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="H194" t="s" s="3">
         <v>17</v>
       </c>
       <c r="I194" t="s" s="3">
         <v>17</v>
       </c>
       <c r="J194" t="s" s="3">
         <v>17</v>
       </c>
       <c r="K194" t="s" s="3">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G2" r:id="rId2" location="" display="https://24reklama.com/images/bordfoto/0000.jpg"/>
     <hyperlink ref="F3" r:id="rId3" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G3" r:id="rId4" location="" display="https://24reklama.com/images/bordfoto/028.jpg"/>
+    <hyperlink ref="G3" r:id="rId4" location="" display="https://24reklama.com/images/bordfoto/528.png"/>
     <hyperlink ref="F4" r:id="rId5" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.38118193486242%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G4" r:id="rId6" location="" display="https://24reklama.com/images/bordfoto/029.jpg"/>
+    <hyperlink ref="G4" r:id="rId6" location="" display="https://24reklama.com/images/bordfoto/527.png"/>
     <hyperlink ref="F5" r:id="rId7" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G5" r:id="rId8" location="" display="https://24reklama.com/images/bordfoto/030.jpg"/>
     <hyperlink ref="F6" r:id="rId9" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G6" r:id="rId10" location="" display="https://24reklama.com/images/bordfoto/031.jpg"/>
     <hyperlink ref="F7" r:id="rId11" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G7" r:id="rId12" location="" display="https://24reklama.com/images/bordfoto/032.jpg"/>
     <hyperlink ref="F8" r:id="rId13" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G8" r:id="rId14" location="" display="https://24reklama.com/images/bordfoto/033.jpg"/>
     <hyperlink ref="F9" r:id="rId15" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G9" r:id="rId16" location="" display="https://24reklama.com/images/bordfoto/034.jpg"/>
     <hyperlink ref="F10" r:id="rId17" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G10" r:id="rId18" location="" display="https://24reklama.com/images/bordfoto/035.jpg"/>
     <hyperlink ref="F11" r:id="rId19" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G11" r:id="rId20" location="" display="https://24reklama.com/images/bordfoto/036.jpg"/>
     <hyperlink ref="F12" r:id="rId21" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G12" r:id="rId22" location="" display="https://24reklama.com/images/bordfoto/037.jpg"/>
     <hyperlink ref="F13" r:id="rId23" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G13" r:id="rId24" location="" display="https://24reklama.com/images/bordfoto/038.jpg"/>
     <hyperlink ref="F14" r:id="rId25" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G14" r:id="rId26" location="" display="https://24reklama.com/images/bordfoto/039.jpg"/>
     <hyperlink ref="F15" r:id="rId27" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G15" r:id="rId28" location="" display="https://24reklama.com/images/bordfoto/1002.jpg"/>
     <hyperlink ref="F16" r:id="rId29" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.381369834337136%2C31.481765079722337&amp;z=9"/>
     <hyperlink ref="G16" r:id="rId30" location="" display="https://24reklama.com/images/bordfoto/1012.jpg"/>
     <hyperlink ref="F17" r:id="rId31" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
@@ -9508,51 +9511,51 @@
     <hyperlink ref="F107" r:id="rId211" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G107" r:id="rId212" location="" display="https://24reklama.com/images/bordfoto/406.jpg"/>
     <hyperlink ref="F108" r:id="rId213" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G108" r:id="rId214" location="" display="https://24reklama.com/images/bordfoto/407.jpg"/>
     <hyperlink ref="F109" r:id="rId215" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G109" r:id="rId216" location="" display="https://24reklama.com/images/bordfoto/ш_001.jpg"/>
     <hyperlink ref="F110" r:id="rId217" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G110" r:id="rId218" location="" display="https://24reklama.com/images/bordfoto/ш_002.jpg"/>
     <hyperlink ref="F111" r:id="rId219" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G111" r:id="rId220" location="" display="https://24reklama.com/images/bordfoto/ш_003.jpg"/>
     <hyperlink ref="F112" r:id="rId221" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G112" r:id="rId222" location="" display="https://24reklama.com/images/bordfoto/ш_004.jpg"/>
     <hyperlink ref="F113" r:id="rId223" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G113" r:id="rId224" location="" display="https://24reklama.com/images/bordfoto/ш_005.jpg"/>
     <hyperlink ref="F114" r:id="rId225" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G114" r:id="rId226" location="" display="https://24reklama.com/images/bordfoto/ш_006.jpg"/>
     <hyperlink ref="F115" r:id="rId227" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17"/>
     <hyperlink ref="G115" r:id="rId228" location="" display="https://24reklama.com/images/bordfoto/ш_007_шк_натаріус_.jpg"/>
     <hyperlink ref="F116" r:id="rId229" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17"/>
     <hyperlink ref="G116" r:id="rId230" location="" display="https://24reklama.com/images/bordfoto/ш_008_Соборна_А.jpg"/>
     <hyperlink ref="F117" r:id="rId231" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17"/>
     <hyperlink ref="G117" r:id="rId232" location="" display="https://24reklama.com/images/bordfoto/ш_009_Соборна_Б.jpg"/>
     <hyperlink ref="F118" r:id="rId233" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.008471254146514%2C31.387694645152024&amp;z=17"/>
     <hyperlink ref="G118" r:id="rId234" location="" display="https://24reklama.com/images/bordfoto/ш_0010_Соборна_Суд.jpg"/>
     <hyperlink ref="F119" r:id="rId235" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G119" r:id="rId236" location="" display="https://24reklama.com/images/bordfoto/414.jpg"/>
+    <hyperlink ref="G119" r:id="rId236" location="" display="https://24reklama.com/images/bordfoto/414.png"/>
     <hyperlink ref="F120" r:id="rId237" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G120" r:id="rId238" location="" display="https://24reklama.com/images/bordfoto/ш_260.jpg"/>
     <hyperlink ref="F121" r:id="rId239" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G121" r:id="rId240" location="" display="https://24reklama.com/images/bordfoto/416.jpg"/>
     <hyperlink ref="F122" r:id="rId241" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G122" r:id="rId242" location="" display="https://24reklama.com/images/bordfoto/417.jpg"/>
     <hyperlink ref="F123" r:id="rId243" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G123" r:id="rId244" location="" display="https://24reklama.com/images/bordfoto/418.jpg"/>
     <hyperlink ref="F124" r:id="rId245" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G124" r:id="rId246" location="" display="https://24reklama.com/images/bordfoto/419.jpg"/>
     <hyperlink ref="F125" r:id="rId247" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G125" r:id="rId248" location="" display="https://24reklama.com/images/bordfoto/420.jpg"/>
     <hyperlink ref="F126" r:id="rId249" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G126" r:id="rId250" location="" display="https://24reklama.com/images/bordfoto/421.jpg"/>
     <hyperlink ref="F127" r:id="rId251" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G127" r:id="rId252" location="" display="https://24reklama.com/images/bordfoto/422.jpg"/>
     <hyperlink ref="F128" r:id="rId253" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G128" r:id="rId254" location="" display="https://24reklama.com/images/bordfoto/423.jpg"/>
     <hyperlink ref="F129" r:id="rId255" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G129" r:id="rId256" location="" display="https://24reklama.com/images/bordfoto/424.jpg"/>
     <hyperlink ref="F130" r:id="rId257" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.56891925469216%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G130" r:id="rId258" location="" display="https://24reklama.com/images/bordfoto/425.jpg"/>
     <hyperlink ref="F131" r:id="rId259" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.345237735133324%2C31.922536276570323&amp;z=14"/>
     <hyperlink ref="G131" r:id="rId260" location="" display="https://24reklama.com/images/bordfoto/кемпінг.png"/>
     <hyperlink ref="F132" r:id="rId261" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.303553595546695%2C31.90491037391179&amp;z=14"/>
@@ -9578,53 +9581,53 @@
     <hyperlink ref="F142" r:id="rId281" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G142" r:id="rId282" location="" display="https://24reklama.com/images/bordfoto/434.png"/>
     <hyperlink ref="F143" r:id="rId283" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G143" r:id="rId284" location="" display="https://24reklama.com/images/bordfoto/5528.png"/>
     <hyperlink ref="F144" r:id="rId285" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G144" r:id="rId286" location="" display="https://24reklama.com/images/bordfoto/435.jpg"/>
     <hyperlink ref="F145" r:id="rId287" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63928356595637%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G145" r:id="rId288" location="" display="https://24reklama.com/images/bordfoto/436.jpg"/>
     <hyperlink ref="F146" r:id="rId289" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63301913575112%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G146" r:id="rId290" location="" display="https://24reklama.com/images/bordfoto/437.jpg"/>
     <hyperlink ref="F147" r:id="rId291" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.63201854994219%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G147" r:id="rId292" location="" display="https://24reklama.com/images/bordfoto/438.jpg"/>
     <hyperlink ref="F148" r:id="rId293" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.62147236111703%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G148" r:id="rId294" location="" display="https://24reklama.com/images/bordfoto/439.jpg"/>
     <hyperlink ref="F149" r:id="rId295" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.62138202753647%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G149" r:id="rId296" location="" display="https://24reklama.com/images/bordfoto/440.jpg"/>
     <hyperlink ref="F150" r:id="rId297" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.619957247375936%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G150" r:id="rId298" location="" display="https://24reklama.com/images/bordfoto/441.jpg"/>
     <hyperlink ref="F151" r:id="rId299" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61986691377189%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G151" r:id="rId300" location="" display="https://24reklama.com/images/bordfoto/442.jpg"/>
     <hyperlink ref="F152" r:id="rId301" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61622876129667%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G152" r:id="rId302" location="" display="https://24reklama.com/images/bordfoto/443.jpg"/>
     <hyperlink ref="F153" r:id="rId303" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61622876129667%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G153" r:id="rId304" location="" display="https://24reklama.com/images/bordfoto/444.jpg"/>
     <hyperlink ref="F154" r:id="rId305" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G154" r:id="rId306" location="" display="https://24reklama.com/images/bordfoto/445.jpg"/>
+    <hyperlink ref="G154" r:id="rId306" location="" display="https://24reklama.com/images/bordfoto/446.jpg"/>
     <hyperlink ref="F155" r:id="rId307" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9"/>
-    <hyperlink ref="G155" r:id="rId308" location="" display="https://24reklama.com/images/bordfoto/446.jpg"/>
+    <hyperlink ref="G155" r:id="rId308" location="" display="https://24reklama.com/images/bordfoto/445.jpg"/>
     <hyperlink ref="F156" r:id="rId309" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.19886139334646%2C31.942246333349985&amp;z=14"/>
     <hyperlink ref="G156" r:id="rId310" location="" display="https://24reklama.com/images/bordfoto/MT34_(1).png"/>
     <hyperlink ref="F157" r:id="rId311" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G157" r:id="rId312" location="" display="https://24reklama.com/images/bordfoto/471.jpg"/>
     <hyperlink ref="F158" r:id="rId313" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.61077325790987%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G158" r:id="rId314" location="" display="https://24reklama.com/images/bordfoto/472.jpg"/>
     <hyperlink ref="F159" r:id="rId315" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G159" r:id="rId316" location="" display="https://24reklama.com/images/bordfoto/447.jpg"/>
     <hyperlink ref="F160" r:id="rId317" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G160" r:id="rId318" location="" display="https://24reklama.com/images/bordfoto/455.jpg"/>
     <hyperlink ref="F161" r:id="rId319" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G161" r:id="rId320" location="" display="https://24reklama.com/images/bordfoto/460.jpg"/>
     <hyperlink ref="F162" r:id="rId321" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G162" r:id="rId322" location="" display="https://24reklama.com/images/bordfoto/461.jpg"/>
     <hyperlink ref="F163" r:id="rId323" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G163" r:id="rId324" location="" display="https://24reklama.com/images/bordfoto/489.jpg"/>
     <hyperlink ref="F164" r:id="rId325" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.41180789372112%2C31.255340946046754&amp;z=17"/>
     <hyperlink ref="G164" r:id="rId326" location="" display="https://24reklama.com/images/bordfoto/492.jpg"/>
     <hyperlink ref="F165" r:id="rId327" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G165" r:id="rId328" location="" display="https://24reklama.com/images/bordfoto/кор_326_ст_С1.jpg"/>
     <hyperlink ref="F166" r:id="rId329" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.431955631302586%2C31.289525071419888&amp;z=15"/>
     <hyperlink ref="G166" r:id="rId330" location="" display="https://24reklama.com/images/bordfoto/493.jpg"/>
     <hyperlink ref="F167" r:id="rId331" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>
     <hyperlink ref="G167" r:id="rId332" location="" display="https://24reklama.com/images/bordfoto/453.jpg"/>
     <hyperlink ref="F168" r:id="rId333" location="" display="https://www.google.com/maps/d/edit?hl=uk&amp;mid=1fXxCxHbc_5lmwIG3qE-ZAie2oVYQK3M&amp;ll=49.57599120280412%2C31.470778751597337&amp;z=9"/>